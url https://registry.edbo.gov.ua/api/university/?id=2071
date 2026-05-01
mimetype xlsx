--- v2 (2026-02-22)
+++ v3 (2026-05-01)
@@ -679,51 +679,51 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>51</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>66</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>