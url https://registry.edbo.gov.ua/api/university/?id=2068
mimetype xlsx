--- v2 (2026-03-28)
+++ v3 (2026-05-17)
@@ -285,51 +285,51 @@
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>61110</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
@@ -712,51 +712,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>7139 Опоряджувальник будівельний
 </t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>7139 Опоряджувальник будівельний
 </t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="C14" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="D14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>7412 Кондитер
 </t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C15" s="8" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D15" s="9" t="n">
         <v>47554</v>