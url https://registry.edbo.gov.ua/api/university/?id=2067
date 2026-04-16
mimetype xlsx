--- v2 (2026-02-09)
+++ v3 (2026-04-16)
@@ -1652,51 +1652,51 @@
       </c>
       <c r="B2" s="8" t="n">
         <v>25</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Манікюрник</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
         <v>40</v>
       </c>
       <c r="C4" s="8" t="n">
@@ -1744,144 +1744,144 @@
       <c r="B6" s="8" t="n">
         <v>82</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 7212 Електрозварник ручного зварювання
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
         <v>51</v>
       </c>
       <c r="C10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B11" s="8" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
         <v>27</v>
       </c>
       <c r="C12" s="8" t="n">