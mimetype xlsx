--- v3 (2026-03-27)
+++ v4 (2026-05-25)
@@ -2558,92 +2558,92 @@
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="8" t="n">
         <v>42263</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Технологія обробки матеріалів на верстатах і автоматичних лініях</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t>- 0</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46165</v>
+        <v>46525</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="8" t="n">
         <v>51994</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Експлуатація та ремонт підйомно-транспортних, будівельних і дорожніх машин і обладнання</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>- 0</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46165</v>
+        <v>46525</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D17" s="3"/>
@@ -3193,51 +3193,51 @@
       <c r="H7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="8" t="n">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
@@ -3352,97 +3352,97 @@
       </c>
       <c r="B4" s="8" t="n">
         <v>2</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник на автоматичних та напівавтоматичних машинах
 7233 Слюсар-ремонтник</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>1</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>8211 Верстатник широкого профілю</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
         <v>25</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>