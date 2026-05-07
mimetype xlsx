--- v0 (2025-12-07)
+++ v1 (2026-05-07)
@@ -1398,54 +1398,56 @@
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
           <t>- -</t>
         </is>
       </c>
       <c r="D20" s="9" t="n">
         <v>47554</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва (категорія A1, A2, B1, B2, B3)
 7233 Слюсар-ремонтник
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів (категорія B1, B, C1, C)
 </t>
         </is>
       </c>
       <c r="B21" s="8" t="n">
         <v>60</v>
       </c>
       <c r="C21" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="D21" s="9"/>
+          <t>- -</t>
+        </is>
+      </c>
+      <c r="D21" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K7"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
@@ -1913,84 +1915,84 @@
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
@@ -2035,51 +2037,51 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4121 Офісний службовець (бухгалтерія)
 4222 Адміністратор</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
         <v>80</v>
       </c>
       <c r="C3" s="8" t="n">