--- v1 (2026-02-23)
+++ v2 (2026-04-19)
@@ -26,52 +26,52 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$3</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$121</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$82</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$122</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$81</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -1320,51 +1320,51 @@
       </c>
       <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 27.03.2019 № 211-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K121"/>
+  <dimension ref="A1:K122"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -4862,1809 +4862,1852 @@
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I82" s="9"/>
       <c r="J82" s="7" t="inlineStr">
         <is>
           <t>НД 0591394</t>
         </is>
       </c>
       <c r="K82" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>76718</v>
+        <v>88529</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Психологічне консультування та медіація конфліктів</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H83" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I83" s="9"/>
       <c r="J83" s="7" t="inlineStr">
         <is>
-          <t>НД 0591400</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K83" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>76722</v>
+        <v>76718</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
-          <t>Фінанси і кредит</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I84" s="9"/>
       <c r="J84" s="7" t="inlineStr">
         <is>
-          <t>УД 05020991</t>
+          <t>НД 0591400</t>
         </is>
       </c>
       <c r="K84" s="9" t="n">
-        <v>46569</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>76725</v>
+        <v>76722</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
-          <t>Бізнес-адміністрування</t>
+          <t>Фінанси і кредит</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H85" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I85" s="9"/>
       <c r="J85" s="7" t="inlineStr">
         <is>
-          <t>УД 05020120</t>
+          <t>УД 05020991</t>
         </is>
       </c>
       <c r="K85" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>76763</v>
+        <v>76725</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
-          <t>Державна служба</t>
+          <t>Бізнес-адміністрування</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I86" s="9"/>
       <c r="J86" s="7" t="inlineStr">
         <is>
-          <t>НД 0593818</t>
+          <t>УД 05020120</t>
         </is>
       </c>
       <c r="K86" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>76727</v>
+        <v>76763</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Державна служба</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H87" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I87" s="9"/>
       <c r="J87" s="7" t="inlineStr">
         <is>
-          <t>УД 05020121</t>
+          <t>НД 0593818</t>
         </is>
       </c>
       <c r="K87" s="9" t="n">
-        <v>46569</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>76730</v>
+        <v>76727</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
-          <t>Геологія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I88" s="9"/>
       <c r="J88" s="7" t="inlineStr">
         <is>
-          <t>УД 05020122</t>
+          <t>УД 05020121</t>
         </is>
       </c>
       <c r="K88" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>76733</v>
+        <v>76730</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Геологія</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H89" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I89" s="9"/>
       <c r="J89" s="7" t="inlineStr">
         <is>
-          <t>УД 05020123</t>
+          <t>УД 05020122</t>
         </is>
       </c>
       <c r="K89" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
-        <v>76736</v>
+        <v>76733</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I90" s="9"/>
       <c r="J90" s="7" t="inlineStr">
         <is>
-          <t>УД 05020124</t>
+          <t>УД 05020123</t>
         </is>
       </c>
       <c r="K90" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
-        <v>76738</v>
+        <v>76736</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H91" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I91" s="9"/>
       <c r="J91" s="7" t="inlineStr">
         <is>
-          <t>УД 05020125</t>
+          <t>УД 05020124</t>
         </is>
       </c>
       <c r="K91" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>76746</v>
+        <v>76738</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H92" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I92" s="9"/>
       <c r="J92" s="7" t="inlineStr">
         <is>
-          <t>УД 05020129</t>
+          <t>УД 05020125</t>
         </is>
       </c>
       <c r="K92" s="9" t="n">
-        <v>46569</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
-[...6 lines deleted...]
-      </c>
+          <t>Хімічні технології та інженерія</t>
+        </is>
+      </c>
+      <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>76742</v>
+        <v>76746</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
-          <t>Техніка переробки сировинних матеріалів</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="G93" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H93" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I93" s="9"/>
       <c r="J93" s="7" t="inlineStr">
         <is>
-          <t>УД 05020127</t>
+          <t>УД 05020129</t>
         </is>
       </c>
       <c r="K93" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E94" s="6" t="n">
-        <v>76743</v>
+        <v>76742</v>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
-          <t>Гірничі машини та комплекси</t>
+          <t>Техніка переробки сировинних матеріалів</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H94" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I94" s="9"/>
       <c r="J94" s="7" t="inlineStr">
         <is>
           <t>УД 05020127</t>
         </is>
       </c>
       <c r="K94" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
-[...2 lines deleted...]
-      <c r="D95" s="3"/>
+          <t>Машинобудування</t>
+        </is>
+      </c>
+      <c r="D95" s="3" t="inlineStr">
+        <is>
+          <t>Технологічні машини та обладнання</t>
+        </is>
+      </c>
       <c r="E95" s="6" t="n">
-        <v>76754</v>
+        <v>76743</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
-          <t>Розробка родовищ та видобування корисних копалин</t>
+          <t>Гірничі машини та комплекси</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H95" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I95" s="9"/>
       <c r="J95" s="7" t="inlineStr">
         <is>
-          <t>УД 05020132</t>
+          <t>УД 05020127</t>
         </is>
       </c>
       <c r="K95" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>76756</v>
+        <v>76754</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
-          <t>Маркшейдерська справа</t>
+          <t>Розробка родовищ та видобування корисних копалин</t>
         </is>
       </c>
       <c r="G96" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I96" s="9"/>
       <c r="J96" s="7" t="inlineStr">
         <is>
           <t>УД 05020132</t>
         </is>
       </c>
       <c r="K96" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
-          <t>G18</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>76759</v>
+        <v>76756</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Маркшейдерська справа</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H97" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I97" s="9"/>
       <c r="J97" s="7" t="inlineStr">
         <is>
-          <t>НД 0591418</t>
+          <t>УД 05020132</t>
         </is>
       </c>
       <c r="K97" s="9" t="n">
-        <v>46204</v>
+        <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G18</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>76744</v>
+        <v>76759</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G98" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H98" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I98" s="9"/>
       <c r="J98" s="7" t="inlineStr">
         <is>
-          <t>УД 05020128</t>
+          <t>НД 0591418</t>
         </is>
       </c>
       <c r="K98" s="9" t="n">
-        <v>46569</v>
+        <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>76749</v>
+        <v>76744</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H99" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I99" s="9"/>
       <c r="J99" s="7" t="inlineStr">
         <is>
-          <t>УД 05020130</t>
+          <t>УД 05020128</t>
         </is>
       </c>
       <c r="K99" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>76751</v>
+        <v>76749</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютеризовані системи управління та автоматика</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H100" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I100" s="9"/>
       <c r="J100" s="7" t="inlineStr">
         <is>
-          <t>УД 05020131</t>
+          <t>УД 05020130</t>
         </is>
       </c>
       <c r="K100" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>76740</v>
+        <v>76751</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
-          <t>Мехатронні системи та комплекси</t>
+          <t>Комп'ютеризовані системи управління та автоматика</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H101" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I101" s="9"/>
       <c r="J101" s="7" t="inlineStr">
         <is>
-          <t>УД 05020126</t>
+          <t>УД 05020131</t>
         </is>
       </c>
       <c r="K101" s="9" t="n">
         <v>46569</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
-          <t>J4</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
-          <t>Охорона праці</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>76764</v>
+        <v>76740</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
-          <t>Охорона праці</t>
+          <t>Мехатронні системи та комплекси</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H102" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I102" s="9"/>
       <c r="J102" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K102" s="9"/>
+          <t>УД 05020126</t>
+        </is>
+      </c>
+      <c r="K102" s="9" t="n">
+        <v>46569</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>J4</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Охорона праці</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>36749</v>
+        <v>76764</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Охорона праці</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H103" s="7" t="inlineStr">
         <is>
-          <t>- 2373</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I103" s="9"/>
       <c r="J103" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K103" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>36753</v>
+        <v>36749</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>- 12792</t>
+          <t>- 2373</t>
         </is>
       </c>
       <c r="I104" s="9" t="n">
-        <v>46170</v>
+        <v>46752</v>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>36757</v>
+        <v>36753</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>Геологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H105" s="7" t="inlineStr">
         <is>
-          <t>- 1249</t>
+          <t>- 12792</t>
         </is>
       </c>
       <c r="I105" s="9" t="n">
-        <v>46204</v>
+        <v>46170</v>
       </c>
       <c r="J105" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K105" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>103</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>36759</v>
+        <v>36757</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Геологія</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>- 2324</t>
+          <t>- 1249</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>36761</v>
+        <v>36759</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H107" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I107" s="9"/>
+          <t>- 2324</t>
+        </is>
+      </c>
+      <c r="I107" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J107" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K107" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>36703</v>
+        <v>36761</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>- 1089</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I108" s="9"/>
       <c r="J108" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>36773</v>
+        <v>36703</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H109" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I109" s="9"/>
+          <t>- 1089</t>
+        </is>
+      </c>
+      <c r="I109" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J109" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>58584</v>
+        <v>36773</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G110" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H110" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I110" s="9"/>
       <c r="J110" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K110" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>36779</v>
+        <v>58584</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H111" s="7" t="inlineStr">
         <is>
-          <t>- 1085</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I111" s="9"/>
       <c r="J111" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K111" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>184</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Цивільна безпека</t>
+          <t>Гірництво</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>36781</v>
+        <v>36779</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
-          <t>Цивільна безпека</t>
+          <t>Гірництво</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>- 1084</t>
+          <t>- 1085</t>
         </is>
       </c>
       <c r="I112" s="9" t="n">
-        <v>46387</v>
+        <v>46752</v>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>263</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>80707</v>
+        <v>36781</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H113" s="7" t="inlineStr">
         <is>
-          <t>- 13573</t>
+          <t>- 1084</t>
         </is>
       </c>
       <c r="I113" s="9" t="n">
-        <v>46569</v>
+        <v>46387</v>
       </c>
       <c r="J113" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K113" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>80650</v>
+        <v>80707</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I114" s="9"/>
+          <t>- 13573</t>
+        </is>
+      </c>
+      <c r="I114" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J114" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
-          <t>E4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>80651</v>
+        <v>80650</v>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
-          <t>Геологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H115" s="7" t="inlineStr">
         <is>
-          <t>- 13574</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I115" s="9"/>
       <c r="J115" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K115" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>E4</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Науки про Землю</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>80652</v>
+        <v>80651</v>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Геологія</t>
         </is>
       </c>
       <c r="G116" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H116" s="7" t="inlineStr">
         <is>
-          <t>- 13575</t>
+          <t>- 13574</t>
         </is>
       </c>
       <c r="I116" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J116" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K116" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
-        <v>80653</v>
+        <v>80652</v>
       </c>
       <c r="F117" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G117" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H117" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I117" s="9"/>
+          <t>- 13575</t>
+        </is>
+      </c>
+      <c r="I117" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J117" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K117" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>80654</v>
+        <v>80653</v>
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H118" s="7" t="inlineStr">
         <is>
-          <t>- 13576</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I118" s="9"/>
       <c r="J118" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K118" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>80658</v>
+        <v>80654</v>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G119" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H119" s="7" t="inlineStr">
         <is>
-          <t>- 13577</t>
+          <t>- 13576</t>
         </is>
       </c>
       <c r="I119" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J119" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K119" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>80656</v>
+        <v>80658</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Гірництво</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H120" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I120" s="9"/>
+          <t>- 13577</t>
+        </is>
+      </c>
+      <c r="I120" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
-          <t>K10</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Цивільна безпека</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
+        <v>80656</v>
+      </c>
+      <c r="F121" s="3" t="inlineStr">
+        <is>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+        </is>
+      </c>
+      <c r="G121" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H121" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I121" s="9"/>
+      <c r="J121" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K121" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
+      <c r="A122" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B122" s="7" t="inlineStr">
+        <is>
+          <t>K10</t>
+        </is>
+      </c>
+      <c r="C122" s="3" t="inlineStr">
+        <is>
+          <t>Цивільна безпека</t>
+        </is>
+      </c>
+      <c r="D122" s="3"/>
+      <c r="E122" s="6" t="n">
         <v>80659</v>
       </c>
-      <c r="F121" s="3" t="inlineStr">
+      <c r="F122" s="3" t="inlineStr">
         <is>
           <t>Цивільна безпека</t>
         </is>
       </c>
-      <c r="G121" s="3" t="inlineStr">
+      <c r="G122" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
-      <c r="H121" s="7" t="inlineStr">
+      <c r="H122" s="7" t="inlineStr">
         <is>
           <t>- 13578</t>
         </is>
       </c>
-      <c r="I121" s="9" t="n">
+      <c r="I122" s="9" t="n">
         <v>46387</v>
       </c>
-      <c r="J121" s="7" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K121" s="9"/>
+      <c r="J122" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K122" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:K121"/>
+  <autoFilter ref="A1:K122"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I82"/>
+  <dimension ref="A1:I81"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -7385,51 +7428,51 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -7616,51 +7659,51 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
@@ -7814,51 +7857,51 @@
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="F35" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
@@ -7913,84 +7956,84 @@
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F39" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
@@ -8111,51 +8154,51 @@
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F44" s="6" t="n">
         <v>20</v>
       </c>
       <c r="G44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
@@ -8214,51 +8257,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E47" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
@@ -8379,84 +8422,84 @@
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
@@ -8515,51 +8558,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F56" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
@@ -8647,51 +8690,51 @@
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
@@ -8713,51 +8756,51 @@
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F62" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>J4</t>
         </is>
       </c>
@@ -9109,51 +9152,51 @@
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -9165,275 +9208,242 @@
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F75" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
-          <t>Науки про Землю</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="F79" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G79" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H79" s="6" t="n">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>184</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Гірництво</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>263</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Цивільна безпека</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I82"/>
+  <autoFilter ref="A1:I81"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>