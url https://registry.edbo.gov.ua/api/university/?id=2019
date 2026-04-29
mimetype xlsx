--- v1 (2026-03-10)
+++ v2 (2026-04-29)
@@ -1907,51 +1907,51 @@
       <c r="B8" s="8" t="n">
         <v>29</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Електрозварник на автоматичних та напівавтоматичних машинах
 7212 Контролер зварювальних робіт</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
         <v>29</v>
       </c>
       <c r="C10" s="8" t="n">
         <v>0</v>