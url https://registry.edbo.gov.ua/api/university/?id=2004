--- v1 (2026-03-12)
+++ v2 (2026-04-28)
@@ -1299,51 +1299,51 @@
       </c>
       <c r="B8" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7137 Електромонтажник з освітлення та освітлювальних мереж
 7241 Електромонтажник силових мереж та електроустаткування</t>
         </is>
       </c>
       <c r="B9" s="7" t="n">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
         <v>49</v>
       </c>
       <c r="C10" s="7" t="n">