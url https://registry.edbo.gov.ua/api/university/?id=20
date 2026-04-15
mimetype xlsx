--- v2 (2026-02-23)
+++ v3 (2026-04-15)
@@ -3305,54 +3305,56 @@
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>59434</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров’я</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H22" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I22" s="9"/>
+          <t>- 20188</t>
+        </is>
+      </c>
+      <c r="I22" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J22" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
@@ -3839,96 +3841,96 @@
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>37308</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G34" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H34" s="8" t="inlineStr">
         <is>
           <t>- 5377</t>
         </is>
       </c>
       <c r="I34" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J34" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>60550</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G35" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H35" s="8" t="inlineStr">
         <is>
           <t>- 5377</t>
         </is>
       </c>
       <c r="I35" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J35" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
@@ -4064,51 +4066,51 @@
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>37310</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="G39" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H39" s="8" t="inlineStr">
         <is>
           <t>- 2201</t>
         </is>
       </c>
       <c r="I39" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J39" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D40" s="3"/>
@@ -4195,51 +4197,51 @@
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
         <v>68682</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H42" s="8" t="inlineStr">
         <is>
           <t>- 17014</t>
         </is>
       </c>
       <c r="I42" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J42" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D43" s="3"/>
@@ -4375,51 +4377,51 @@
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>68653</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров'я</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H46" s="8" t="inlineStr">
         <is>
           <t>- 17018</t>
         </is>
       </c>
       <c r="I46" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J46" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K46"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
@@ -4589,54 +4591,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
@@ -4733,51 +4735,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>227</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D9" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E9" s="6" t="n">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
@@ -4865,51 +4867,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>I3</t>
         </is>
       </c>
@@ -5067,220 +5069,220 @@
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>2229</v>
+        <v>2224</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Медична психологія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>47</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E23" s="6" t="n">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F23" s="6" t="n">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>229</t>
         </is>
       </c>
@@ -5302,51 +5304,51 @@
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Спеціаліст</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>7.12010001</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>лікувальна справа</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -5509,51 +5511,51 @@
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B32" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B33" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>11</v>
       </c>
@@ -5566,51 +5568,51 @@
       <c r="H33" s="6" t="n">
         <v>4</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B34" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>20</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B35" s="8" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>