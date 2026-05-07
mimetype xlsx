--- v2 (2026-02-06)
+++ v3 (2026-05-07)
@@ -836,96 +836,96 @@
       </c>
       <c r="B3" s="7" t="n">
         <v>81</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>166</v>
+        <v>137</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 5123 Бармен</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>27</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>8263 Швачка</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>14</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>