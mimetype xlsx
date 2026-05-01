--- v0 (2025-10-15)
+++ v1 (2026-05-01)
@@ -345,87 +345,87 @@
         <is>
           <t>Рівненська обл.</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (місцезнаходження)</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
           <t>с-ще Соснове</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>вул. Героїв Небесної Сотні, 6А</t>
+          <t>вул. Героїв Небесної Сотні, 6 А</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(03653) 2 73 79, факс 2 31 09</t>
+          <t>+38(303)-653-27-37</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
-          <t>Sosnove_licey@ukr.net</t>
+          <t>sosnove_licey@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>http://sosnove-proflicey.rv.ua/</t>
+          <t>sosnove-proflicey.rv.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Шеремет Олег Валерійович</t>
         </is>
@@ -702,51 +702,51 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7122 Пічник
 7133 Штукатур</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>47</v>
       </c>
@@ -796,51 +796,51 @@
       <c r="B5" s="7" t="n">
         <v>56</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник
 7141 Маляр</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>