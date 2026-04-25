--- v2 (2026-03-10)
+++ v3 (2026-04-25)
@@ -249,51 +249,51 @@
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Назва закладу освіти (англ.)</t>
         </is>
       </c>
       <c r="B5" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>ОЦ «Крим-Україна», ОЦ «Донбас-Україна»</t>
         </is>
       </c>
       <c r="B6" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Рік заснування</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>2005</t>
+          <t>1981</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Категорія закладу освіти</t>
         </is>
       </c>
       <c r="B8" s="3" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Форма власності</t>
         </is>
       </c>
       <c r="B9" s="3" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
@@ -357,75 +357,75 @@
         <is>
           <t>м. Бровари</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>бульв. Незалежності, 14Б</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>04594 61133</t>
+          <t>+38(045)-946-11-33</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>ptu4brovary@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>www.bpk.net.ua</t>
+          <t>https://ptu4.college.com.ua/</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Ладан Микола Миколайович</t>
         </is>
@@ -1031,167 +1031,167 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7132 Лицювальник-плиточник
 7129 Монтажник гіпсокартонних конструкцій</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7141 Маляр
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>51</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7136 Монтажник санітарно-технічних систем і устаткування
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник ручного зварювання
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>71</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="7" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F8"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>