--- v2 (2026-02-16)
+++ v3 (2026-05-04)
@@ -2213,54 +2213,56 @@
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
         <v>35661</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="G6" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H6" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I6" s="9"/>
+          <t>- 20194</t>
+        </is>
+      </c>
+      <c r="I6" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t>НІ 1186686</t>
         </is>
       </c>
       <c r="K6" s="9" t="n">
         <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
@@ -2348,84 +2350,86 @@
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>72473</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Клінічна психологія</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>- 20497</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>46379</v>
+      </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>86088</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент медичних закладів і глобальне здоров'я</t>
+          <t>Менеджмент медичних закладів</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
@@ -2434,54 +2438,56 @@
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>72477</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="G11" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I11" s="9"/>
+          <t>- 20498</t>
+        </is>
+      </c>
+      <c r="I11" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t>ІП 11020596</t>
         </is>
       </c>
       <c r="K11" s="9" t="n">
         <v>46387</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
@@ -2941,362 +2947,362 @@
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="G4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>812</v>
+        <v>782</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>21</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>8</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>Фармація</t>
         </is>
       </c>
       <c r="E12" s="6" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>4</v>
       </c>
@@ -3309,51 +3315,51 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F14" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>