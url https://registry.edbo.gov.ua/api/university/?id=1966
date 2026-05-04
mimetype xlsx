--- v1 (2026-03-16)
+++ v2 (2026-05-04)
@@ -1218,51 +1218,51 @@
       <c r="B9" s="7" t="n">
         <v>24</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист
 7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>88</v>
+        <v>69</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського (лісогосподарського) виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
         <v>6</v>
       </c>