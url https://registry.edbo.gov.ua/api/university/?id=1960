--- v1 (2026-02-06)
+++ v2 (2026-05-07)
@@ -357,87 +357,87 @@
         <is>
           <t>м. Чернівці</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
           <t>вул. Хотинська, 47 Д</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>(0372)54-63-02</t>
+          <t>+38(037)-254-63-02</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>chpml@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
-          <t>https://chpml.cv.ua</t>
+          <t>chpml.cv.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>В.о. директора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>Калетник Руслан Вікторович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
@@ -782,73 +782,73 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 7241 Електромеханік з ремонту та обслуговування лічильно-обчислювальних машин</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>21</v>
       </c>
       <c r="C4" s="7" t="n">
@@ -872,51 +872,51 @@
       </c>
       <c r="B5" s="7" t="n">
         <v>15</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7241 Слюсар-електрик з ремонту електроустаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>24</v>
       </c>
       <c r="C7" s="7" t="n">