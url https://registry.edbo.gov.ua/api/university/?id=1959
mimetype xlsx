--- v2 (2026-02-27)
+++ v3 (2026-04-14)
@@ -1049,51 +1049,51 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Манікюрник</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C3" s="7" t="n">
@@ -1164,51 +1164,51 @@
       </c>
       <c r="B6" s="7" t="n">
         <v>25</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>107</v>
+        <v>82</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>72</v>
       </c>
       <c r="C8" s="7" t="n">