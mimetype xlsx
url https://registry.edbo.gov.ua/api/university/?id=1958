--- v2 (2026-03-29)
+++ v3 (2026-05-17)
@@ -988,51 +988,51 @@
       </c>
       <c r="B6" s="7" t="n">
         <v>29</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Помічник машиніста електропоїзда</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Машиніст тепловоза</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>32</v>
       </c>
       <c r="C8" s="7" t="n">