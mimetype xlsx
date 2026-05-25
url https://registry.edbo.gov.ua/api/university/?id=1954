--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -927,51 +927,51 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 5112 Провідник пасажирського вагона</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4133 Оператор станційного технологічного центру оброблення поїзної інформації та перевізних документів
 8312 Приймальник поїздів
 8312 Сигналіст
 4112 Оператор комп'ютерного набору</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>40</v>