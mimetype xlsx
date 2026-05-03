--- v0 (2025-12-04)
+++ v1 (2026-05-03)
@@ -2071,73 +2071,73 @@
       </c>
       <c r="B3" s="8" t="n">
         <v>28</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7129 Монтажник гіпсокартонних конструкцій
 7129 Монтажник систем утеплення будівель</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7139 Опоряджувальник будівельний</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>194</v>
+        <v>154</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>8290 Оператор електронно-обчислювальних та обчислювальних машин
 4121 Обліковець з реєстрації бухгалтерських даних</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>73</v>
       </c>
       <c r="C6" s="8" t="n">