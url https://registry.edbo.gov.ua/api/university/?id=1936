--- v2 (2026-03-03)
+++ v3 (2026-05-25)
@@ -825,51 +825,51 @@
       </c>
       <c r="B3" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7241 Електрослюсар (слюсар) черговий та з ремонту устаткування
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7241 Електрослюсар підземний
 8333 Машиніст підземних установок</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>19</v>
       </c>
       <c r="C5" s="7" t="n">