--- v1 (2026-02-09)
+++ v2 (2026-05-09)
@@ -942,74 +942,74 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>25</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення
 4121 Офісний службовець (бухгалтерія)</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>79</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>