--- v3 (2026-03-20)
+++ v4 (2026-05-04)
@@ -27,51 +27,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$268</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$150</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$145</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -1550,51 +1550,51 @@
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
         <v>20182</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t>- 10462</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
@@ -2915,51 +2915,51 @@
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
         <v>747</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
           <t>- 297</t>
         </is>
       </c>
       <c r="I34" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D35" s="3"/>
@@ -4685,92 +4685,92 @@
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
         <v>495</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Практична психологія</t>
         </is>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="7" t="inlineStr">
         <is>
           <t>- 10463</t>
         </is>
       </c>
       <c r="I74" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K74" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
         <v>159</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="7" t="inlineStr">
         <is>
           <t>- 10464</t>
         </is>
       </c>
       <c r="I75" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J75" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K75" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D76" s="3"/>
@@ -5013,51 +5013,51 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>461</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="7" t="inlineStr">
         <is>
           <t>- 10465</t>
         </is>
       </c>
       <c r="I82" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
           <t>УД 11016699</t>
         </is>
       </c>
       <c r="K82" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
@@ -5425,51 +5425,51 @@
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
         <v>194</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
           <t>Екологія, охорона навколишнього середовища та збалансоване природокористування</t>
         </is>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="7" t="inlineStr">
         <is>
           <t>- 10466</t>
         </is>
       </c>
       <c r="I92" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K92" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D93" s="3"/>
@@ -6775,92 +6775,92 @@
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>84485</v>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Практична психологія</t>
         </is>
       </c>
       <c r="G124" s="3"/>
       <c r="H124" s="7" t="inlineStr">
         <is>
           <t>- 14728</t>
         </is>
       </c>
       <c r="I124" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J124" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K124" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
         <v>84495</v>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="G125" s="3"/>
       <c r="H125" s="7" t="inlineStr">
         <is>
           <t>- 14729</t>
         </is>
       </c>
       <c r="I125" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J125" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K125" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D126" s="3"/>
@@ -6980,51 +6980,51 @@
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
         <v>84596</v>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G129" s="3"/>
       <c r="H129" s="7" t="inlineStr">
         <is>
           <t>- 14730</t>
         </is>
       </c>
       <c r="I129" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J129" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K129" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D130" s="3"/>
@@ -7183,51 +7183,51 @@
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
         <v>84504</v>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
           <t>Екологія та стале природокористування</t>
         </is>
       </c>
       <c r="G134" s="3"/>
       <c r="H134" s="7" t="inlineStr">
         <is>
           <t>- 16114</t>
         </is>
       </c>
       <c r="I134" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J134" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K134" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B135" s="7" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D135" s="3"/>
@@ -9247,96 +9247,96 @@
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="6" t="n">
         <v>35134</v>
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
           <t>Політологія. Політична аналітика та експертиза</t>
         </is>
       </c>
       <c r="G178" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H178" s="7" t="inlineStr">
         <is>
           <t>- 10467</t>
         </is>
       </c>
       <c r="I178" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J178" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K178" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B179" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D179" s="3"/>
       <c r="E179" s="6" t="n">
         <v>883</v>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
           <t>Практична психологія</t>
         </is>
       </c>
       <c r="G179" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H179" s="7" t="inlineStr">
         <is>
           <t>- 10468</t>
         </is>
       </c>
       <c r="I179" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J179" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K179" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B180" s="7" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D180" s="3"/>
@@ -9695,51 +9695,51 @@
       <c r="C188" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D188" s="3"/>
       <c r="E188" s="6" t="n">
         <v>920</v>
       </c>
       <c r="F188" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій і адміністрування</t>
         </is>
       </c>
       <c r="G188" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H188" s="7" t="inlineStr">
         <is>
           <t>- 10471</t>
         </is>
       </c>
       <c r="I188" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J188" s="7" t="inlineStr">
         <is>
           <t>УД 11016708</t>
         </is>
       </c>
       <c r="K188" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B189" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
@@ -9787,98 +9787,98 @@
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="6" t="n">
         <v>31351</v>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Менеджмент. Управління фінансово-економічною безпекою</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H190" s="7" t="inlineStr">
         <is>
           <t>- 10473</t>
         </is>
       </c>
       <c r="I190" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J190" s="7" t="inlineStr">
         <is>
           <t>УД 11016708</t>
         </is>
       </c>
       <c r="K190" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B191" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="6" t="n">
         <v>31689</v>
       </c>
       <c r="F191" s="3" t="inlineStr">
         <is>
           <t>Менеджмент. Управління закладом загальної середньої освіти</t>
         </is>
       </c>
       <c r="G191" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H191" s="7" t="inlineStr">
         <is>
           <t>- 10472</t>
         </is>
       </c>
       <c r="I191" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J191" s="7" t="inlineStr">
         <is>
           <t>УД 11016708</t>
         </is>
       </c>
       <c r="K191" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B192" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
@@ -10466,186 +10466,186 @@
       <c r="C205" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D205" s="3"/>
       <c r="E205" s="6" t="n">
         <v>23960</v>
       </c>
       <c r="F205" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G205" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H205" s="7" t="inlineStr">
         <is>
           <t>- 10474</t>
         </is>
       </c>
       <c r="I205" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J205" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K205" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B206" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D206" s="3"/>
       <c r="E206" s="6" t="n">
         <v>27718</v>
       </c>
       <c r="F206" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G206" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H206" s="7" t="inlineStr">
         <is>
           <t>- 14739</t>
         </is>
       </c>
       <c r="I206" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J206" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K206" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B207" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="6" t="n">
         <v>58724</v>
       </c>
       <c r="F207" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G207" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H207" s="7" t="inlineStr">
         <is>
           <t>- 14739</t>
         </is>
       </c>
       <c r="I207" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J207" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K207" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B208" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
         <v>23400</v>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H208" s="7" t="inlineStr">
         <is>
           <t>- 10470</t>
         </is>
       </c>
       <c r="I208" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J208" s="7" t="inlineStr">
         <is>
           <t>УД 11016711</t>
         </is>
       </c>
       <c r="K208" s="9" t="n">
         <v>46204</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B209" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
@@ -11631,51 +11631,51 @@
       <c r="C230" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="6" t="n">
         <v>84542</v>
       </c>
       <c r="F230" s="3" t="inlineStr">
         <is>
           <t>Політологія. Політична аналітика та експертиза</t>
         </is>
       </c>
       <c r="G230" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H230" s="7" t="inlineStr">
         <is>
           <t>- 14734</t>
         </is>
       </c>
       <c r="I230" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J230" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K230" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B231" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D231" s="3"/>
@@ -11721,51 +11721,51 @@
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="6" t="n">
         <v>84621</v>
       </c>
       <c r="F232" s="3" t="inlineStr">
         <is>
           <t>Практична психологія</t>
         </is>
       </c>
       <c r="G232" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H232" s="7" t="inlineStr">
         <is>
           <t>- 14735</t>
         </is>
       </c>
       <c r="I232" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J232" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K232" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B233" s="7" t="inlineStr">
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D233" s="3"/>
@@ -11991,51 +11991,51 @@
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
         <v>84832</v>
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
           <t>Менеджмент організацій і адміністрування</t>
         </is>
       </c>
       <c r="G238" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H238" s="7" t="inlineStr">
         <is>
           <t>- 14737</t>
         </is>
       </c>
       <c r="I238" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J238" s="7" t="inlineStr">
         <is>
           <t>УД 05020361</t>
         </is>
       </c>
       <c r="K238" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B239" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
@@ -12083,51 +12083,51 @@
       <c r="C240" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D240" s="3"/>
       <c r="E240" s="6" t="n">
         <v>84836</v>
       </c>
       <c r="F240" s="3" t="inlineStr">
         <is>
           <t>Менеджмент. Управління закладом загальної середньої освіти</t>
         </is>
       </c>
       <c r="G240" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H240" s="7" t="inlineStr">
         <is>
           <t>- 17516</t>
         </is>
       </c>
       <c r="I240" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J240" s="7" t="inlineStr">
         <is>
           <t>УД 05020361</t>
         </is>
       </c>
       <c r="K240" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B241" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
@@ -12175,51 +12175,51 @@
       <c r="C242" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D242" s="3"/>
       <c r="E242" s="6" t="n">
         <v>84547</v>
       </c>
       <c r="F242" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G242" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H242" s="7" t="inlineStr">
         <is>
           <t>- 16108</t>
         </is>
       </c>
       <c r="I242" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J242" s="7" t="inlineStr">
         <is>
           <t>УД 11016711</t>
         </is>
       </c>
       <c r="K242" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B243" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
@@ -12402,185 +12402,187 @@
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="6" t="n">
         <v>84545</v>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H247" s="7" t="inlineStr">
         <is>
           <t>- 14738</t>
         </is>
       </c>
       <c r="I247" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J247" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K247" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B248" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D248" s="3"/>
       <c r="E248" s="6" t="n">
         <v>84546</v>
       </c>
       <c r="F248" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G248" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H248" s="7" t="inlineStr">
         <is>
           <t>- 14740</t>
         </is>
       </c>
       <c r="I248" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J248" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K248" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B249" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D249" s="3"/>
       <c r="E249" s="6" t="n">
         <v>36994</v>
       </c>
       <c r="F249" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G249" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H249" s="7" t="inlineStr">
         <is>
           <t>- 10475</t>
         </is>
       </c>
       <c r="I249" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J249" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K249" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B250" s="7" t="inlineStr">
         <is>
           <t>034</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="D250" s="3"/>
       <c r="E250" s="6" t="n">
         <v>53314</v>
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
           <t>Культурологія</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H250" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I250" s="9"/>
+          <t>- 20549</t>
+        </is>
+      </c>
+      <c r="I250" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J250" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K250" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B251" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D251" s="3"/>
       <c r="E251" s="6" t="n">
@@ -12623,140 +12625,142 @@
       <c r="C252" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D252" s="3"/>
       <c r="E252" s="6" t="n">
         <v>39533</v>
       </c>
       <c r="F252" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G252" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H252" s="7" t="inlineStr">
         <is>
           <t>- 10477</t>
         </is>
       </c>
       <c r="I252" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J252" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K252" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B253" s="7" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D253" s="3"/>
       <c r="E253" s="6" t="n">
         <v>36993</v>
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G253" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H253" s="7" t="inlineStr">
         <is>
           <t>- 10476</t>
         </is>
       </c>
       <c r="I253" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J253" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K253" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B254" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C254" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D254" s="3"/>
       <c r="E254" s="6" t="n">
         <v>53920</v>
       </c>
       <c r="F254" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G254" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H254" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I254" s="9"/>
+          <t>- 20572</t>
+        </is>
+      </c>
+      <c r="I254" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J254" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K254" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B255" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C255" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D255" s="3"/>
       <c r="E255" s="6" t="n">
@@ -12842,96 +12846,96 @@
       <c r="C257" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="6" t="n">
         <v>39536</v>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G257" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H257" s="7" t="inlineStr">
         <is>
           <t>- 10478</t>
         </is>
       </c>
       <c r="I257" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J257" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K257" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B258" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="6" t="n">
         <v>39537</v>
       </c>
       <c r="F258" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G258" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H258" s="7" t="inlineStr">
         <is>
           <t>- 10479</t>
         </is>
       </c>
       <c r="I258" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J258" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K258" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B259" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D259" s="3"/>
@@ -13018,186 +13022,186 @@
       <c r="C261" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="6" t="n">
         <v>84548</v>
       </c>
       <c r="F261" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G261" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H261" s="7" t="inlineStr">
         <is>
           <t>- 16109</t>
         </is>
       </c>
       <c r="I261" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J261" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K261" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B262" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
         <v>84551</v>
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G262" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H262" s="7" t="inlineStr">
         <is>
           <t>- 16110</t>
         </is>
       </c>
       <c r="I262" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J262" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K262" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B263" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
         <v>84857</v>
       </c>
       <c r="F263" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G263" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H263" s="7" t="inlineStr">
         <is>
           <t>- 16113</t>
         </is>
       </c>
       <c r="I263" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J263" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K263" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B264" s="7" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
         <v>84549</v>
       </c>
       <c r="F264" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
         </is>
       </c>
       <c r="G264" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H264" s="7" t="inlineStr">
         <is>
           <t>- 16111</t>
         </is>
       </c>
       <c r="I264" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J264" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K264" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B265" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D265" s="3"/>
@@ -13241,51 +13245,51 @@
       <c r="C266" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D266" s="3"/>
       <c r="E266" s="6" t="n">
         <v>84553</v>
       </c>
       <c r="F266" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G266" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H266" s="7" t="inlineStr">
         <is>
           <t>- 16112</t>
         </is>
       </c>
       <c r="I266" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J266" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K266" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B267" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D267" s="3"/>
@@ -13353,51 +13357,51 @@
       <c r="I268" s="9"/>
       <c r="J268" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K268" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K268"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I150"/>
+  <dimension ref="A1:I145"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -13471,51 +13475,51 @@
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -13548,85 +13552,85 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
@@ -14204,51 +14208,51 @@
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F24" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
@@ -14402,51 +14406,51 @@
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F30" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
@@ -14468,51 +14472,51 @@
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="F32" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
@@ -15331,51 +15335,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E56" s="6" t="n">
         <v>48</v>
       </c>
       <c r="F56" s="6" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -15578,51 +15582,51 @@
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
         <v>66</v>
       </c>
       <c r="F63" s="6" t="n">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="G63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
@@ -15842,51 +15846,51 @@
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>64</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
@@ -16004,54 +16008,54 @@
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F76" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
@@ -16070,87 +16074,87 @@
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>7</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
         <v>9</v>
       </c>
       <c r="F79" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -16622,51 +16626,51 @@
       <c r="H93" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>B13</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F94" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H94" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
@@ -16798,51 +16802,51 @@
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F99" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H99" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I99" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -17294,1279 +17298,1106 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D114" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E114" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F114" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F115" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="7" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>029</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B117" s="7" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
-[...2 lines deleted...]
-      <c r="D117" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D117" s="3" t="inlineStr">
+        <is>
+          <t>українська мова та література</t>
+        </is>
+      </c>
       <c r="E117" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B118" s="7" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...2 lines deleted...]
-      <c r="D118" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D118" s="3" t="inlineStr">
+        <is>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E118" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F118" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="7" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
-[...2 lines deleted...]
-      <c r="D119" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D119" s="3" t="inlineStr">
+        <is>
+          <t>романські мови та літератури (переклад включно), перша - італійська</t>
+        </is>
+      </c>
       <c r="E119" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F119" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D120" s="3" t="inlineStr">
         <is>
-          <t>українська мова та література</t>
+          <t>новогрецька мова і література (переклад включно)</t>
         </is>
       </c>
       <c r="E120" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Економіка</t>
+        </is>
+      </c>
+      <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="F121" s="6" t="n">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Політологія</t>
+        </is>
+      </c>
+      <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F122" s="6" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="G122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F123" s="6" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Журналістика</t>
+        </is>
+      </c>
+      <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F124" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F125" s="6" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B126" s="7" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="F126" s="6" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F127" s="6" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B128" s="7" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F128" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Туризм</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F130" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F131" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B132" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B133" s="7" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>B12</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Культурологія та музеєзнавство</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F134" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B135" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F135" s="6" t="n">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="G135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B136" s="7" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F136" s="6" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="G136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B137" s="7" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
-          <t>B12</t>
+          <t>034</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>Культурологія та музеєзнавство</t>
+          <t>Культурологія</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F138" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F139" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F140" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B141" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F141" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
         <v>6</v>
       </c>
       <c r="F142" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
-          <t>034</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
-          <t>Культурологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F143" s="6" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D144" s="3"/>
       <c r="E144" s="6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F144" s="6" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B145" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D145" s="3"/>
       <c r="E145" s="6" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F145" s="6" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="G145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
-[...163 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I150"/>
+  <autoFilter ref="A1:I145"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>