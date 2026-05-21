--- v2 (2026-02-22)
+++ v3 (2026-05-21)
@@ -976,74 +976,74 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>44</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7141 Маляр</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник ручного зварювання
 7231 Слюсар з ремонту колісних транспортних засобів</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування електроустаткування
 7136 Слюсар-сантехнік</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>14</v>
       </c>
       <c r="C5" s="7" t="n">