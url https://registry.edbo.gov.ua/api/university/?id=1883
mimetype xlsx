--- v1 (2025-12-12)
+++ v2 (2026-05-06)
@@ -1817,56 +1817,54 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
         <v>55275</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Діловодство</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
-          <t>- 0</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
@@ -2389,51 +2387,51 @@
       </c>
       <c r="B4" s="8" t="n">
         <v>73</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Газорізальник</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 7233 Оглядач-ремонтник вагонів
 8311 Помічник машиніста тепловоза
 8311 Помічник машиніста електровоза</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>58</v>