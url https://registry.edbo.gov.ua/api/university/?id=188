--- v2 (2026-02-17)
+++ v3 (2026-04-15)
@@ -425,51 +425,51 @@
         <is>
           <t>http://onmedu.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>В.о. ректора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Запорожан Валерій Миколайович</t>
+          <t>Шнайдер Станіслав Аркадійович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -807,51 +807,51 @@
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>274</v>
       </c>
       <c r="G4" s="8" t="inlineStr">
         <is>
           <t> 13420</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="inlineStr">
@@ -928,51 +928,51 @@
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="F7" s="6" t="n">
         <v>274</v>
       </c>
       <c r="G7" s="8" t="inlineStr">
         <is>
           <t> 1481</t>
         </is>
       </c>
       <c r="H7" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I7" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="inlineStr">
@@ -1006,51 +1006,51 @@
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="F9" s="6" t="n">
         <v>120</v>
       </c>
       <c r="G9" s="8" t="inlineStr">
         <is>
           <t> 1548</t>
         </is>
       </c>
       <c r="H9" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I9" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 30.03.2021 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="inlineStr">
@@ -1974,51 +1974,51 @@
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>9496</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t>- 1481</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D9" s="3"/>
@@ -2064,51 +2064,51 @@
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>20341</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="G10" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H10" s="8" t="inlineStr">
         <is>
           <t>- 1548</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J10" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
@@ -2199,51 +2199,51 @@
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>76928</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="G13" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H13" s="8" t="inlineStr">
         <is>
           <t>- 13420</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J13" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D14" s="3"/>
@@ -2886,51 +2886,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>I5</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Медсестринство</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Екстрена медицина</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="6" t="n">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -2952,114 +2952,114 @@
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>3</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B7" s="8" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B8" s="8" t="inlineStr">
         <is>
           <t>I8</t>
         </is>
       </c>
@@ -3151,120 +3151,120 @@
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>1226</v>
+        <v>1224</v>
       </c>
       <c r="F12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>28</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>226</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Фармація, промислова фармація</t>