--- v2 (2026-02-13)
+++ v3 (2026-05-13)
@@ -1358,51 +1358,51 @@
       <c r="B9" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>8331 Тракторист-машиніст сільськогосподарського виробництва
 7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B11" s="7" t="n">
         <v>120</v>
       </c>