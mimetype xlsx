--- v2 (2026-03-13)
+++ v3 (2026-05-01)
@@ -1297,169 +1297,169 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5312 Виконавець художньо-оформлювальних робіт
 7321 Виробник художніх виробів з кераміки</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7212 Електрогазозварник
 7331 Виробник художніх виробів з металу</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7124 Столяр будівельний
 7331 Виробник художніх виробів з дерева</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7136 Монтажник санітарно-технічних систем і устаткування
 7212 Електрогазозварник
 7331 Виробник художніх виробів з металу</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7141 Маляр
 7133 Штукатур
 7132 Лицювальник-плиточник</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7142 Реставратор декоративно-художніх фарбувань
 7141 Маляр</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
         <v>44</v>
       </c>
       <c r="C8" s="8" t="n">