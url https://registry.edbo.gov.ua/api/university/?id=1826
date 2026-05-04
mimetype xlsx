--- v3 (2026-03-18)
+++ v4 (2026-05-04)
@@ -1406,143 +1406,143 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>47</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення
 4131 Агент з постачання</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5112 Провідник пасажирського вагона</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>25</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5112 Провідник пасажирського вагона
 5111 Стюард (послуги у дорозі)</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
         <v>28</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер
 5123 Офіціант</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C8" s="7" t="n">
         <v>0</v>
@@ -1610,99 +1610,99 @@
       </c>
       <c r="B11" s="7" t="n">
         <v>1</v>
       </c>
       <c r="C11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Машиніст електровоза</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="C12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Машиніст електровоза
 8311 Машиніст електровоза</t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="C13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Машиніст тепловоза
 8311 Машиніст електровоза</t>
         </is>
       </c>
       <c r="B14" s="7" t="n">
-        <v>148</v>
+        <v>121</v>
       </c>
       <c r="C14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтер з ремонту та обслуговування пристроїв сигналізації, централізації та блокування</t>
         </is>
       </c>
       <c r="B15" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C15" s="7" t="n">
         <v>0</v>