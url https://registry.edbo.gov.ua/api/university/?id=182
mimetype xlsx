--- v2 (2026-02-28)
+++ v3 (2026-04-14)
@@ -27,51 +27,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Освітні програми" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Здобувачі ВО" sheetId="8" state="visible" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$22</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$147</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$21</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$16</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -1968,51 +1968,51 @@
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
         <v>20054</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Електротехніка та електротехнології</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t>- 169</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D5" s="3"/>
@@ -2091,502 +2091,502 @@
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>37337</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Радіоелектронні засоби інформаційного забезпечення і управління зенітними ракетними комплексами та системами Повітряних Сил</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t>- 5708</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>37338</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Зенітні ракетні комплекси та системи середньої дальності</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t>- 5707</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>37339</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Зенітні ракетні комплекси та системи малої дальності</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t>- 5706</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>37340</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Радіоелектронні системи та засоби командних пунктів Повітряних Сил</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t>- 5709</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>37341</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Радіоелектронні системи забезпечення польотів авіації</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t>- 5711</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>37342</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Радіолокаційні інформаційні системи та засоби</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>- 5710</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>60423</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>Радіоелектронні системи забезпечення польотів авіації</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t>- 5711</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>61737</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
           <t>Радіолокаційні інформаційні системи та засоби</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
           <t>- 5710</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>61739</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Радіоелектронні системи та засоби командних пунктів Повітряних Сил</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t>- 5709</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>61741</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
           <t>Зенітні ракетні комплекси та системи малої дальності</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
           <t>- 5706</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>61743</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Зенітні ракетні комплекси та системи середньої дальності</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>- 5707</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>61745</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Радіоелектронні засоби інформаційного забезпечення і управління зенітними ракетними комплексами та системами Повітряних Сил</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
           <t>- 5708</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Авіоніка</t>
         </is>
       </c>
       <c r="D19" s="3"/>
@@ -4049,297 +4049,297 @@
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
         <v>73990</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
           <t>Електротехніка та електротехнології</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="7" t="inlineStr">
         <is>
           <t>- 12547</t>
         </is>
       </c>
       <c r="I55" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J55" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>73992</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Радіоелектронні системи забезпечення польотів авіації</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="7" t="inlineStr">
         <is>
           <t>- 12542</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
         <v>79874</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>Зенітні ракетні комплекси та системи малої дальності</t>
         </is>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="7" t="inlineStr">
         <is>
           <t>- 12539</t>
         </is>
       </c>
       <c r="I57" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J57" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>79875</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Зенітні ракетні комплекси та системи середньої дальності</t>
         </is>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t>- 12540</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>79876</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Радіоелектронні засоби інформаційного забезпечення і управління зенітними ракетними комплексами та системами Повітряних Сил</t>
         </is>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="7" t="inlineStr">
         <is>
           <t>- 12541</t>
         </is>
       </c>
       <c r="I59" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J59" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
         <v>79878</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>Радіоелектронні системи та засоби командних пунктів Повітряних Сил</t>
         </is>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="7" t="inlineStr">
         <is>
           <t>- 12543</t>
         </is>
       </c>
       <c r="I60" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J60" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
         <v>79880</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Радіолокаційні інформаційні системи та засоби</t>
         </is>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="7" t="inlineStr">
         <is>
           <t>- 12544</t>
         </is>
       </c>
       <c r="I61" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J61" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K61" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D62" s="3"/>
@@ -7556,141 +7556,141 @@
       <c r="C136" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
         <v>37294</v>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
           <t>Інформаційні технології спеціального призначення</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H136" s="7" t="inlineStr">
         <is>
           <t>- 2317</t>
         </is>
       </c>
       <c r="I136" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J136" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K136" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B137" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
         <v>37293</v>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
           <t>Системи телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H137" s="7" t="inlineStr">
         <is>
           <t>- 5705</t>
         </is>
       </c>
       <c r="I137" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J137" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K137" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B138" s="7" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
         <v>62246</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>Системи телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H138" s="7" t="inlineStr">
         <is>
           <t>- 5705</t>
         </is>
       </c>
       <c r="I138" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Військове управління</t>
         </is>
       </c>
       <c r="D139" s="3"/>
@@ -7826,96 +7826,96 @@
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
         <v>79896</v>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>Інформаційні технології спеціального призначення</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H142" s="7" t="inlineStr">
         <is>
           <t>- 12552</t>
         </is>
       </c>
       <c r="I142" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J142" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K142" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B143" s="7" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D143" s="3"/>
       <c r="E143" s="6" t="n">
         <v>87611</v>
       </c>
       <c r="F143" s="3" t="inlineStr">
         <is>
           <t>Системи телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="G143" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H143" s="7" t="inlineStr">
         <is>
           <t>- 17181</t>
         </is>
       </c>
       <c r="I143" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J143" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K143" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B144" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D144" s="3"/>
@@ -8075,51 +8075,51 @@
       </c>
       <c r="J147" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K147" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K147"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -8460,51 +8460,51 @@
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>272</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Авіаційний транспорт</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>22</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
@@ -8637,217 +8637,52 @@
           <t>J6</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Авіаційний транспорт</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>29</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
-[...163 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I21"/>
+  <autoFilter ref="A1:I16"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>