--- v2 (2026-03-10)
+++ v3 (2026-04-27)
@@ -979,51 +979,51 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>27</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7212 Електрозварник ручного зварювання
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник на автоматичних та напівавтоматичних машинах</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
         <v>80</v>
       </c>
       <c r="C4" s="7" t="n">