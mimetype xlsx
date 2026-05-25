--- v2 (2026-03-03)
+++ v3 (2026-05-25)
@@ -915,75 +915,75 @@
       </c>
       <c r="B2" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>280</v>
+        <v>168</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів
 8332 Машиніст крана автомобільного</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8332 Машиніст екскаватора одноковшового
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>24</v>
       </c>