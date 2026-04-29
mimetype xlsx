--- v2 (2026-03-10)
+++ v3 (2026-04-29)
@@ -1597,51 +1597,51 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4112 Оператор комп'ютерного набору
 4121 Обліковець з реєстрації бухгалтерських даних</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4113 Оператор з обробки інформації та програмного забезпечення
 4112 Оператор комп'ютерного набору
 4121 Обліковець з реєстрації бухгалтерських даних</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
         <v>28</v>
       </c>
@@ -1760,51 +1760,51 @@
       </c>
       <c r="B8" s="8" t="n">
         <v>52</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7324 Живописець
 5312 Декоратор вітрин</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7324 Живописець
 7331 Флорист</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
         <v>89</v>
       </c>
       <c r="C10" s="8" t="n">