--- v3 (2026-03-12)
+++ v4 (2026-04-29)
@@ -1358,51 +1358,51 @@
       <c r="B6" s="7" t="n">
         <v>28</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист
 5141 Візажист-стиліст</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>5312 Декоратор вітрин
 4222 Адміністратор</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>117</v>
       </c>
       <c r="C8" s="7" t="n">
@@ -1427,51 +1427,51 @@
       </c>
       <c r="B9" s="7" t="n">
         <v>30</v>
       </c>
       <c r="C9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 7435 Закрійник</t>
         </is>
       </c>
       <c r="B10" s="7" t="n">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="C10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="7" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>