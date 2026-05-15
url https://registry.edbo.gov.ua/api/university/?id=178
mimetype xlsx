--- v3 (2026-03-30)
+++ v4 (2026-05-15)
@@ -24,51 +24,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$12</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$119</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$166</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$138</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$137</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -497,93 +497,93 @@
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>НАВЧАЛЬНО-НАУКОВИЙ ІНСТИТУТ УКРАЇНСЬКОЇ ФІЛОЛОГІЇ ТА ЖУРНАЛІСТИКИ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>ЕКОНОМІЧНИЙ ФАКУЛЬТЕТ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>ІСТОРИЧНИЙ ФАКУЛЬТЕТ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>ПЕДАГОГІЧНИЙ ФАКУЛЬТЕТ</t>
+          <t>ПРИРОДНИЧИЙ ФАКУЛЬТЕТ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>ПРИРОДНИЧИЙ ФАКУЛЬТЕТ</t>
+          <t>ПРИРОДНИЧО-ЕКОНОМІЧНИЙ ФАКУЛЬТЕТ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>ПРИРОДНИЧО-ЕКОНОМІЧНИЙ ФАКУЛЬТЕТ</t>
+          <t>ФАКУЛЬТЕТ ІНОЗЕМНОЇ ФІЛОЛОГІЇ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
-          <t>ФАКУЛЬТЕТ ІНОЗЕМНОЇ ФІЛОЛОГІЇ</t>
+          <t>ФАКУЛЬТЕТ КОРЕКЦІЙНОЇ ТА СОЦІАЛЬНОЇ ПЕДАГОГІКИ І ПСИХОЛОГІЇ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
-          <t>ФАКУЛЬТЕТ КОРЕКЦІЙНОЇ ТА СОЦІАЛЬНОЇ ПЕДАГОГІКИ І ПСИХОЛОГІЇ</t>
+          <t>ФАКУЛЬТЕТ ПЕДАГОГІЧНОЇ ОСВІТИ І МИСТЕЦТВА</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>ФАКУЛЬТЕТ СПЕЦІАЛЬНОЇ ОСВІТИ, ПСИХОЛОГІЇ І СОЦІАЛЬНОЇ РОБОТИ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
-          <t>ФАКУЛЬТЕТ ФІЗИЧНОЇ КУЛЬТУРИ</t>
+          <t>ФАКУЛЬТЕТ ФІЗИЧНОЇ КУЛЬТУРИ, СПОРТУ І РЕАБІЛІТАЦІЇ</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>ФІЗИКО-МАТЕМАТИЧНИЙ ФАКУЛЬТЕТ</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:A12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
@@ -8307,54 +8307,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>7835</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Підприємництво і торгівля</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I43" s="9"/>
+          <t>- 21131</t>
+        </is>
+      </c>
+      <c r="I43" s="9" t="n">
+        <v>46519</v>
+      </c>
       <c r="J43" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
@@ -8674,97 +8676,93 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>6930</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="8" t="inlineStr">
         <is>
-          <t>- 12323</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I52" s="9"/>
       <c r="J52" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>60107</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="8" t="inlineStr">
         <is>
-          <t>- 16548</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I53" s="9"/>
       <c r="J53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
@@ -10306,56 +10304,54 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="8" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
         <v>81445</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="8" t="inlineStr">
         <is>
-          <t>- 17569</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I90" s="9"/>
       <c r="J90" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K90" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="8" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
@@ -13343,55 +13339,55 @@
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
         <v>37582</v>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H155" s="8" t="inlineStr">
         <is>
-          <t>- 782</t>
+          <t>- 21250</t>
         </is>
       </c>
       <c r="I155" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J155" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K155" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D156" s="3"/>
@@ -13862,51 +13858,51 @@
       </c>
       <c r="J166" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K166" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K166"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I138"/>
+  <dimension ref="A1:I137"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -14910,51 +14906,51 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -15149,125 +15145,125 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
           <t>Українська мова і література</t>
         </is>
       </c>
       <c r="E36" s="6" t="n">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="F36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E37" s="6" t="n">
         <v>24</v>
       </c>
       <c r="F37" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>Англійська мова та зарубіжна література</t>
         </is>
       </c>
       <c r="E38" s="6" t="n">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -15630,51 +15626,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="E49" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="8" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
@@ -16948,51 +16944,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
           <t>Історія та громадянська освіта</t>
         </is>
       </c>
       <c r="E87" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F87" s="6" t="n">
         <v>11</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
@@ -18107,675 +18103,642 @@
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
-[...2 lines deleted...]
-      <c r="D122" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D122" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E122" s="6" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="F122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>232</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Соціальне забезпечення</t>
+        </is>
+      </c>
+      <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Соціальне забезпечення</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A6</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>A6</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F128" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F129" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
+        <v>20</v>
+      </c>
+      <c r="F130" s="6" t="n">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>014</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Середня освіта</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F131" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>016</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Спеціальна освіта</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="F132" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
-          <t>016</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Спеціальна освіта</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="F133" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F134" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D135" s="3"/>
       <c r="E135" s="6" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F135" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="F137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="6" t="n">
         <v>0</v>
       </c>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
-[...31 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I138"/>
+  <autoFilter ref="A1:I137"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>