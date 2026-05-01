--- v3 (2026-03-17)
+++ v4 (2026-05-01)
@@ -424,51 +424,51 @@
         <is>
           <t>http://www.pdatu.edu.ua</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>В.о. ректора</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="B20" s="3" t="inlineStr">
         <is>
-          <t>Івановська Алла Миколаївна</t>
+          <t>Зеленський Андрій Вікторович</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="B21" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:B21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
@@ -1072,133 +1072,133 @@
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="F3" s="6" t="n">
         <v>150</v>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>УД 23016339</t>
         </is>
       </c>
       <c r="H3" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 18.04.2025 № 37-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="F4" s="6" t="n">
         <v>150</v>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
           <t>УД 23016339</t>
         </is>
       </c>
       <c r="H4" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I4" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.04.2021 № 42-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E5" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології (автомобільний транспорт)</t>
         </is>
       </c>
       <c r="F5" s="6" t="n">
         <v>30</v>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
           <t>УД 23016340</t>
         </is>
       </c>
       <c r="H5" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I5" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 12.04.2021 № 42-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="inlineStr">
@@ -4235,176 +4235,176 @@
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
         <v>40204</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології)</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I2" s="9"/>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t>УД 23019190</t>
         </is>
       </c>
       <c r="K2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
         <v>40624</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Технологія виробництва і переробки продуктів сільського господарства)</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I3" s="9"/>
       <c r="J3" s="7" t="inlineStr">
         <is>
           <t>УД 23019190</t>
         </is>
       </c>
       <c r="K3" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продуктів сільського господарства</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>25425</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Технологія виробництва і переробки продуктів сільського господарства)</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I4" s="9"/>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t>УД 23019190</t>
         </is>
       </c>
       <c r="K4" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>25411</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t>УД 23016311</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D6" s="3"/>
@@ -4440,256 +4440,256 @@
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
         <v>25412</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t>УД 23016312</t>
         </is>
       </c>
       <c r="I7" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>6245</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t>УД 23016313</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>58021</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
           <t>УД 23017762</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>25414</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t>УД 23016314</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>5645</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
           <t>УД 23016315</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>58024</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
           <t>УД 23017763</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
@@ -4766,51 +4766,51 @@
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
         <v>16490</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
           <t>УД 23016316</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t>УД 23019191</t>
         </is>
       </c>
       <c r="K15" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
@@ -4967,92 +4967,92 @@
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>8084</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t>УД 23016317</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
         <v>8312</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
           <t>УД 23016318</t>
         </is>
       </c>
       <c r="I21" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>202</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Захист і карантин рослин</t>
         </is>
       </c>
       <c r="D22" s="3"/>
@@ -5088,92 +5088,92 @@
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
         <v>8800</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t>УД 23016319</t>
         </is>
       </c>
       <c r="I23" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Садівництво, плодоовочівництво та виноградарство</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>58037</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
           <t>УД 23017764</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D25" s="3"/>
@@ -5252,225 +5252,225 @@
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
         <v>8273</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
           <t>УД 23016320</t>
         </is>
       </c>
       <c r="I27" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
         <v>8274</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t>УД 23016321</t>
         </is>
       </c>
       <c r="I28" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t>УД 23019192</t>
         </is>
       </c>
       <c r="K28" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
         <v>9071</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
           <t>УД 23016322</t>
         </is>
       </c>
       <c r="I29" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t>УД 23019193</t>
         </is>
       </c>
       <c r="K29" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D30" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E30" s="6" t="n">
         <v>29883</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології (на автомобільному транспорті)</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
           <t>УД 23016323</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t>УД 23019194</t>
         </is>
       </c>
       <c r="K30" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
         <v>25374</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
           <t>УД 23016324</t>
         </is>
       </c>
       <c r="I31" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D32" s="3" t="inlineStr">
@@ -5514,51 +5514,51 @@
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
         <v>75599</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
           <t>УД 23016311</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D34" s="3"/>
@@ -5594,215 +5594,215 @@
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
         <v>75630</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
           <t>УД 23016312</t>
         </is>
       </c>
       <c r="I35" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>75660</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
           <t>УД 23017762</t>
         </is>
       </c>
       <c r="I36" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>75670</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t>УД 23016314</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>75673</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
           <t>УД 23016324</t>
         </is>
       </c>
       <c r="I38" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
         <v>75675</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="7" t="inlineStr">
         <is>
           <t>УД 23017763</t>
         </is>
       </c>
       <c r="I39" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D40" s="3"/>
@@ -5918,51 +5918,51 @@
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
         <v>75701</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
           <t>УД 23016317</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>G22</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D44" s="3"/>
@@ -5998,94 +5998,94 @@
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>76322</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="7" t="inlineStr">
         <is>
           <t>УД 23016316</t>
         </is>
       </c>
       <c r="I45" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J45" s="7" t="inlineStr">
         <is>
           <t>УД 23019500</t>
         </is>
       </c>
       <c r="K45" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
         <v>75685</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="7" t="inlineStr">
         <is>
           <t>УД 23016318</t>
         </is>
       </c>
       <c r="I46" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D47" s="3"/>
@@ -6123,135 +6123,135 @@
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
         <v>75705</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="7" t="inlineStr">
         <is>
           <t>УД 23016320</t>
         </is>
       </c>
       <c r="I48" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K48" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>76303</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="7" t="inlineStr">
         <is>
           <t>УД 23016321</t>
         </is>
       </c>
       <c r="I49" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J49" s="7" t="inlineStr">
         <is>
           <t>УД 23019502</t>
         </is>
       </c>
       <c r="K49" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>76311</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="7" t="inlineStr">
         <is>
           <t>УД 23016322</t>
         </is>
       </c>
       <c r="I50" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
           <t>УД 23019503</t>
         </is>
       </c>
       <c r="K50" s="9" t="n">
         <v>46935</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
@@ -6305,51 +6305,51 @@
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E52" s="6" t="n">
         <v>40533</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Технологія виробництва і переробки продуктів сільського господарства)</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H52" s="7" t="inlineStr">
         <is>
           <t>УД 23016325</t>
         </is>
       </c>
       <c r="I52" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J52" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
@@ -6397,51 +6397,51 @@
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>25410</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H54" s="7" t="inlineStr">
         <is>
           <t>УД 23016327</t>
         </is>
       </c>
       <c r="I54" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D55" s="3"/>
@@ -6485,51 +6485,51 @@
       <c r="C56" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
         <v>25413</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H56" s="7" t="inlineStr">
         <is>
           <t>УД 23016328</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D57" s="3"/>
@@ -6573,96 +6573,96 @@
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
         <v>58022</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t>УД 23017765</t>
         </is>
       </c>
       <c r="I58" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>25415</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G59" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H59" s="7" t="inlineStr">
         <is>
           <t>УД 23016330</t>
         </is>
       </c>
       <c r="I59" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J59" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D60" s="3"/>
@@ -6706,96 +6706,96 @@
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
         <v>58030</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H61" s="7" t="inlineStr">
         <is>
           <t>УД 23017766</t>
         </is>
       </c>
       <c r="I61" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J61" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K61" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
         <v>25373</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>Охорона навколишнього середовища</t>
         </is>
       </c>
       <c r="G62" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H62" s="7" t="inlineStr">
         <is>
           <t>УД 23016332</t>
         </is>
       </c>
       <c r="I62" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K62" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D63" s="3"/>
@@ -6886,96 +6886,96 @@
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
         <v>8660</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Землеустрій і кадастр</t>
         </is>
       </c>
       <c r="G65" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H65" s="7" t="inlineStr">
         <is>
           <t>УД 23016333</t>
         </is>
       </c>
       <c r="I65" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J65" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K65" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
         <v>25416</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H66" s="7" t="inlineStr">
         <is>
           <t>УД 23016334</t>
         </is>
       </c>
       <c r="I66" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="D67" s="3"/>
@@ -7019,96 +7019,96 @@
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Садівництво, плодоовочівництво та виноградарство</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
         <v>58044</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H68" s="7" t="inlineStr">
         <is>
           <t>УД 23017767</t>
         </is>
       </c>
       <c r="I68" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J68" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
         <v>29115</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H69" s="7" t="inlineStr">
         <is>
           <t>УД 23016336</t>
         </is>
       </c>
       <c r="I69" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J69" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K69" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D70" s="3"/>
@@ -7152,51 +7152,51 @@
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>6927</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H71" s="7" t="inlineStr">
         <is>
           <t>УД 23016337</t>
         </is>
       </c>
       <c r="I71" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J71" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D72" s="3"/>
@@ -7242,288 +7242,288 @@
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>25420</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H73" s="7" t="inlineStr">
         <is>
           <t>УД 23016339</t>
         </is>
       </c>
       <c r="I73" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
         <v>58015</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G74" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H74" s="7" t="inlineStr">
         <is>
           <t>УД 23016339</t>
         </is>
       </c>
       <c r="I74" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K74" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E75" s="6" t="n">
         <v>25371</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології (автомобільний транспорт)</t>
         </is>
       </c>
       <c r="G75" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H75" s="7" t="inlineStr">
         <is>
           <t>УД 23016340</t>
         </is>
       </c>
       <c r="I75" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J75" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K75" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
         <v>25375</v>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H76" s="7" t="inlineStr">
         <is>
           <t>УД 23016341</t>
         </is>
       </c>
       <c r="I76" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J76" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K76" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>A5</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
           <t>Аграрне виробництво, переробка сільськогосподарської продукції та харчові технології</t>
         </is>
       </c>
       <c r="E77" s="6" t="n">
         <v>87556</v>
       </c>
       <c r="F77" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта (Технологія виробництва і переробки продуктів сільського господарства)</t>
         </is>
       </c>
       <c r="G77" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H77" s="7" t="inlineStr">
         <is>
           <t>УД 23016325</t>
         </is>
       </c>
       <c r="I77" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J77" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K77" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E78" s="6" t="n">
         <v>75623</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H78" s="7" t="inlineStr">
         <is>
           <t>УД 23016327</t>
         </is>
       </c>
       <c r="I78" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K78" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D79" s="3"/>
@@ -7567,321 +7567,321 @@
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
         <v>75658</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G80" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H80" s="7" t="inlineStr">
         <is>
           <t>УД 23016328</t>
         </is>
       </c>
       <c r="I80" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K80" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
         <v>75665</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H81" s="7" t="inlineStr">
         <is>
           <t>УД 23017765</t>
         </is>
       </c>
       <c r="I81" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J81" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
         <v>75671</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H82" s="7" t="inlineStr">
         <is>
           <t>УД 23016330</t>
         </is>
       </c>
       <c r="I82" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J82" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K82" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
         <v>75674</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H83" s="7" t="inlineStr">
         <is>
           <t>УД 23016341</t>
         </is>
       </c>
       <c r="I83" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J83" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K83" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
         <v>75676</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H84" s="7" t="inlineStr">
         <is>
           <t>УД 23017766</t>
         </is>
       </c>
       <c r="I84" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K84" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
         <v>75693</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Охорона навколишнього середовища</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H85" s="7" t="inlineStr">
         <is>
           <t>УД 23016332</t>
         </is>
       </c>
       <c r="I85" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J85" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K85" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>G18</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
         <v>75704</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Землеустрій і кадастр</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H86" s="7" t="inlineStr">
         <is>
           <t>УД 23016333</t>
         </is>
       </c>
       <c r="I86" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K86" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D87" s="3"/>
@@ -7927,186 +7927,186 @@
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
         <v>75688</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H88" s="7" t="inlineStr">
         <is>
           <t>УД 23016334</t>
         </is>
       </c>
       <c r="I88" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K88" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
         <v>75682</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H89" s="7" t="inlineStr">
         <is>
           <t>УД 23016336</t>
         </is>
       </c>
       <c r="I89" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J89" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="D90" s="3"/>
       <c r="E90" s="6" t="n">
         <v>75707</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H90" s="7" t="inlineStr">
         <is>
           <t>УД 23016337</t>
         </is>
       </c>
       <c r="I90" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K90" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>H6</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D91" s="3"/>
       <c r="E91" s="6" t="n">
         <v>75594</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H91" s="7" t="inlineStr">
         <is>
           <t>УД 23016339</t>
         </is>
       </c>
       <c r="I91" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J91" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K91" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D92" s="3"/>
@@ -8152,51 +8152,51 @@
       <c r="C93" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
         <v>87718</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології (автомобільний транспорт)</t>
         </is>
       </c>
       <c r="G93" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H93" s="7" t="inlineStr">
         <is>
           <t>УД 23016340</t>
         </is>
       </c>
       <c r="I93" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J93" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K93" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
@@ -8283,54 +8283,56 @@
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
         <v>37543</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="G96" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I96" s="9"/>
+          <t>- 20175</t>
+        </is>
+      </c>
+      <c r="I96" s="9" t="n">
+        <v>46470</v>
+      </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
@@ -9108,51 +9110,51 @@
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
@@ -9207,51 +9209,51 @@
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>G22</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
@@ -9273,51 +9275,51 @@
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F15" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
@@ -9541,51 +9543,51 @@
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F23" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -9805,51 +9807,51 @@
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="F31" s="6" t="n">
         <v>28</v>
       </c>
       <c r="G31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
@@ -9904,51 +9906,51 @@
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F34" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
@@ -9970,54 +9972,54 @@
       <c r="H35" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="F36" s="6" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Садівництво та виноградарство</t>
@@ -10039,84 +10041,84 @@
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Садівництво, плодоовочівництво та виноградарство</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
         <v>25</v>
       </c>
       <c r="F38" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
           <t>Технологія виробництва і переробки продукції тваринництва</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="F39" s="6" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H39" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Садово-паркове господарство</t>
@@ -10168,88 +10170,88 @@
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F42" s="6" t="n">
         <v>16</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E43" s="6" t="n">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>27</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
@@ -10575,51 +10577,51 @@
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
         <v>37</v>
       </c>
       <c r="F54" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>H2</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Тваринництво</t>
@@ -10803,51 +10805,51 @@
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -10968,84 +10970,84 @@
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Ветеринарна медицина</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="F67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
@@ -11339,51 +11341,51 @@
       <c r="H76" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F77" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>9</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>