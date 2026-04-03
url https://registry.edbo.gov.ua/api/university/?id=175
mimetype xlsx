--- v2 (2026-02-10)
+++ v3 (2026-04-03)
@@ -1039,54 +1039,56 @@
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
         <v>65079</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G5" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H5" s="8" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I5" s="9"/>
+          <t>- 20061</t>
+        </is>
+      </c>
+      <c r="I5" s="9" t="n">
+        <v>46435</v>
+      </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="6" t="n">
@@ -1174,96 +1176,96 @@
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>47754</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>ОНП доктор філософії зі спеціальності 025 "Музичне мистецтво"</t>
         </is>
       </c>
       <c r="G8" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H8" s="8" t="inlineStr">
         <is>
           <t>- 2105</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J8" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>69811</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="G9" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H9" s="8" t="inlineStr">
         <is>
           <t>- 11520</t>
         </is>
       </c>
       <c r="I9" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J9" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D10" s="3"/>
@@ -1412,51 +1414,51 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
@@ -1511,54 +1513,54 @@
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="6" t="n">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="F5" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>B5</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
@@ -1643,51 +1645,51 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Доктор мистецтва</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>025</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Музичне мистецтво</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>