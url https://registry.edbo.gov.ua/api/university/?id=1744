--- v2 (2026-03-05)
+++ v3 (2026-05-12)
@@ -1645,74 +1645,74 @@
         </is>
       </c>
       <c r="B2" s="7" t="n">
         <v>82</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B4" s="7" t="n">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)</t>
         </is>
       </c>
       <c r="B5" s="7" t="n">
         <v>52</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
@@ -1738,51 +1738,51 @@
       <c r="B6" s="7" t="n">
         <v>20</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник
 7141 Маляр</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7136 Монтажник санітарно-технічних систем і устаткування
 7129 Монтажник гіпсокартонних конструкцій</t>
         </is>
       </c>
       <c r="B8" s="7" t="n">
         <v>25</v>
       </c>
       <c r="C8" s="7" t="n">
@@ -1851,51 +1851,51 @@
       </c>
       <c r="B11" s="7" t="n">
         <v>22</v>
       </c>
       <c r="C11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрозварник ручного зварювання</t>
         </is>
       </c>
       <c r="B12" s="7" t="n">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="C12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар-ремонтник
 8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B13" s="7" t="n">
         <v>83</v>
       </c>