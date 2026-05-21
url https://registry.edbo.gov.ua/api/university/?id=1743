--- v1 (2026-02-22)
+++ v2 (2026-05-21)
@@ -1722,54 +1722,56 @@
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="8" t="n">
         <v>45934</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Виробництво харчової продукції</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I4" s="9"/>
+          <t>ДО 007095</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>208</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
@@ -1952,84 +1954,84 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>H7</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Агроінженерія</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
@@ -2164,218 +2166,218 @@
       </c>
       <c r="B2" s="8" t="n">
         <v>30</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>4121 Обліковець з реєстрації бухгалтерських даних
 4112 Оператор комп'ютерного набору</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Пекар</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
         <v>51</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7122 Муляр
 7141 Маляр
 7133 Штукатур</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7212 Газорізальник
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
         <v>28</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7214 Монтажник з монтажу сталевих та залізобетонних конструкцій
 7212 Електрогазозварник
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7214 Монтажник з монтажу сталевих та залізобетонних конструкцій
 7212 Електрогазозварник
 8322 Водій автотранспортних засобів
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 8322 Водій автотранспортних засобів
 8332 Машиніст крана автомобільного</t>
         </is>
       </c>
       <c r="B11" s="8" t="n">
         <v>17</v>
       </c>
@@ -2428,51 +2430,51 @@
       <c r="B13" s="8" t="n">
         <v>3</v>
       </c>
       <c r="C13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту сільськогосподарських машин та устаткування
 8331 Тракторист-машиніст сільськогосподарського виробництва
 8322 Водій автотранспортних засобів</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F14"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>