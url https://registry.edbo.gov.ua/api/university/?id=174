--- v2 (2026-03-17)
+++ v3 (2026-05-01)
@@ -22,53 +22,53 @@
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="Факультети" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Освітні програми" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Здобувачі ВО" sheetId="7" state="visible" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$29</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$21</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$55</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$836</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$278</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$280</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -567,128 +567,128 @@
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Навчально-науковий центр інноваційного моніторингу якості освіти</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Інженерно-фізичний факультет</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Навчально-науковий інститут атомної та теплової енергетики</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
-          <t>Приладобудiвний факультет</t>
+          <t>Радіотехнічний факультет</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
-          <t>Радіотехнічний факультет</t>
+          <t>Факультет авіаційних та космічних систем</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
-          <t>Факультет авіаційних та космічних систем</t>
+          <t>Факультет автоматизації, промислової інженерії та екології</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
-          <t>Факультет автоматизації, промислової інженерії та екології</t>
+          <t>Факультет біомедичної інженерії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
-          <t>Факультет біомедичної інженерії</t>
+          <t>Факультет біотехнології і біотехніки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
-          <t>Факультет біотехнології і біотехніки</t>
+          <t>Факультет електроенерготехніки та автоматики</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
-          <t>Факультет електроенерготехніки та автоматики</t>
+          <t>Факультет електроніки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
-          <t>Факультет електроніки</t>
+          <t>Факультет інформатики та обчислювальної техніки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
-          <t>Факультет інформатики та обчислювальної техніки</t>
+          <t>Факультет лінгвістики</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
-          <t>Факультет лінгвістики</t>
+          <t>Факультет менеджменту та маркетингу</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
-          <t>Факультет менеджменту та маркетингу</t>
+          <t>Факультет програмних систем та прикладної математики</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
-          <t>Факультет прикладної математики</t>
+          <t>Факультет робототехніки та приладобудування</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Факультет соціології і права</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Фізико-математичний факультет</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Хіміко-технологічний факультет</t>
         </is>
       </c>
     </row>
   </sheetData>
@@ -1667,51 +1667,51 @@
         <v>47665</v>
       </c>
       <c r="I21" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 22.02.2021 № 19-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:L55"/>
+  <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="1024" min="13" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
@@ -1775,2430 +1775,168 @@
       </c>
       <c r="L1" s="4" t="inlineStr">
         <is>
           <t>Рішення про видачу ліцензії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>675</v>
+        <v>330</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t>НД 1192653</t>
         </is>
       </c>
       <c r="K2" s="9" t="n">
         <v>46204</v>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
-          <t>Фізична реабілітація</t>
+          <t>Комп’ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="6" t="n">
-        <v>20</v>
+        <v>110</v>
       </c>
       <c r="F3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
       <c r="L3" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 10.10.2019 № 969-л</t>
+          <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>Бакалавр</t>
+          <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
-          <t>6.010203</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
-          <t>здоров’я людини</t>
+          <t>Комп’ютерні науки та інформаційні технології</t>
         </is>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="6" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="F4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="6" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
       <c r="L4" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 10.10.2019 № 969-л</t>
-[...2260 lines deleted...]
-        <is>
           <t>Наказ МОН від 10.06.2016 № 655</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L55"/>
+  <autoFilter ref="A1:L4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K836"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -4281,186 +2019,186 @@
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
         <v>7563</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="8" t="inlineStr">
         <is>
           <t>- 5454</t>
         </is>
       </c>
       <c r="I2" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J2" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E3" s="6" t="n">
         <v>28352</v>
       </c>
       <c r="F3" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="8" t="inlineStr">
         <is>
-          <t>- 12214</t>
+          <t>- 20698</t>
         </is>
       </c>
       <c r="I3" s="9" t="n">
-        <v>46155</v>
+        <v>48030</v>
       </c>
       <c r="J3" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K3" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B4" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>28480</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="8" t="inlineStr">
         <is>
-          <t>- 12215</t>
+          <t>- 20697</t>
         </is>
       </c>
       <c r="I4" s="9" t="n">
-        <v>46155</v>
+        <v>48030</v>
       </c>
       <c r="J4" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
         <v>28484</v>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="8" t="inlineStr">
         <is>
-          <t>- 12212</t>
+          <t>- 20687</t>
         </is>
       </c>
       <c r="I5" s="9" t="n">
-        <v>46155</v>
+        <v>48030</v>
       </c>
       <c r="J5" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D6" s="3"/>
@@ -4703,51 +2441,51 @@
         <is>
           <t>054</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
         <v>28734</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
           <t>Врегулювання конфліктів та медіація</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="8" t="inlineStr">
         <is>
           <t>- 5448</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J12" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D13" s="3"/>
@@ -5027,51 +2765,51 @@
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>16478</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Промисловий маркетинг</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="8" t="inlineStr">
         <is>
           <t>- 5455</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J20" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D21" s="3"/>
@@ -5191,51 +2929,51 @@
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
         <v>28501</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="8" t="inlineStr">
         <is>
           <t>- 5453</t>
         </is>
       </c>
       <c r="I24" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J24" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D25" s="3"/>
@@ -6292,133 +4030,133 @@
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
         <v>21806</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>Інформаційні управляючі системи та технології</t>
         </is>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="8" t="inlineStr">
         <is>
           <t>- 5450</t>
         </is>
       </c>
       <c r="I51" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J51" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K51" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
         <v>28543</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>Інтегровані інформаційні системи</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="8" t="inlineStr">
         <is>
           <t>- 5451</t>
         </is>
       </c>
       <c r="I52" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J52" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
         <v>28546</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>Інформаційне забезпечення робототехнічних систем</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="8" t="inlineStr">
         <is>
           <t>- 5452</t>
         </is>
       </c>
       <c r="I53" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J53" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D54" s="3"/>
@@ -10744,133 +8482,133 @@
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
         <v>18477</v>
       </c>
       <c r="F159" s="3" t="inlineStr">
         <is>
           <t>Міжнародні соціальні проекти та волонтерська діяльність</t>
         </is>
       </c>
       <c r="G159" s="3"/>
       <c r="H159" s="8" t="inlineStr">
         <is>
           <t>- 5449</t>
         </is>
       </c>
       <c r="I159" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J159" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K159" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
         <v>18481</v>
       </c>
       <c r="F160" s="3" t="inlineStr">
         <is>
           <t>Адміністративний менеджмент</t>
         </is>
       </c>
       <c r="G160" s="3"/>
       <c r="H160" s="8" t="inlineStr">
         <is>
           <t>- 5446</t>
         </is>
       </c>
       <c r="I160" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J160" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K160" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B161" s="8" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
         <v>18483</v>
       </c>
       <c r="F161" s="3" t="inlineStr">
         <is>
           <t>Електронне урядування</t>
         </is>
       </c>
       <c r="G161" s="3"/>
       <c r="H161" s="8" t="inlineStr">
         <is>
           <t>- 5447</t>
         </is>
       </c>
       <c r="I161" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J161" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K161" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D162" s="3" t="inlineStr">
@@ -11049,51 +8787,51 @@
       <c r="C166" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D166" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E166" s="6" t="n">
         <v>81748</v>
       </c>
       <c r="F166" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G166" s="3"/>
       <c r="H166" s="8" t="inlineStr">
         <is>
           <t>- 14942</t>
         </is>
       </c>
       <c r="I166" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J166" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K166" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B167" s="8" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D167" s="3" t="inlineStr">
@@ -11350,51 +9088,51 @@
         <is>
           <t>C5</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
           <t>Соціологія</t>
         </is>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
         <v>81783</v>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
           <t>Врегулювання конфліктів та медіація</t>
         </is>
       </c>
       <c r="G173" s="3"/>
       <c r="H173" s="8" t="inlineStr">
         <is>
           <t>- 14946</t>
         </is>
       </c>
       <c r="I173" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J173" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K173" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D174" s="3"/>
@@ -11674,92 +9412,92 @@
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="6" t="n">
         <v>81802</v>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G181" s="3"/>
       <c r="H181" s="8" t="inlineStr">
         <is>
           <t>- 14948</t>
         </is>
       </c>
       <c r="I181" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J181" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K181" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="6" t="n">
         <v>81805</v>
       </c>
       <c r="F182" s="3" t="inlineStr">
         <is>
           <t>Промисловий маркетинг</t>
         </is>
       </c>
       <c r="G182" s="3"/>
       <c r="H182" s="8" t="inlineStr">
         <is>
           <t>- 14511</t>
         </is>
       </c>
       <c r="I182" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J182" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K182" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B183" s="8" t="inlineStr">
         <is>
           <t>D7</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
           <t>Торгівля</t>
         </is>
       </c>
       <c r="D183" s="3"/>
@@ -11996,51 +9734,51 @@
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
         <v>83405</v>
       </c>
       <c r="F189" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G189" s="3"/>
       <c r="H189" s="8" t="inlineStr">
         <is>
           <t>- 14952</t>
         </is>
       </c>
       <c r="I189" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J189" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K189" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D190" s="3"/>
@@ -12773,133 +10511,133 @@
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
         <v>82954</v>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Інтегровані інформаційні системи</t>
         </is>
       </c>
       <c r="G208" s="3"/>
       <c r="H208" s="8" t="inlineStr">
         <is>
           <t>- 14965</t>
         </is>
       </c>
       <c r="I208" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J208" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K208" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B209" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="6" t="n">
         <v>82956</v>
       </c>
       <c r="F209" s="3" t="inlineStr">
         <is>
           <t>Інформаційне забезпечення робототехнічних систем</t>
         </is>
       </c>
       <c r="G209" s="3"/>
       <c r="H209" s="8" t="inlineStr">
         <is>
           <t>- 14966</t>
         </is>
       </c>
       <c r="I209" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J209" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K209" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="6" t="n">
         <v>82958</v>
       </c>
       <c r="F210" s="3" t="inlineStr">
         <is>
           <t>Інформаційні управляючі системи та технології</t>
         </is>
       </c>
       <c r="G210" s="3"/>
       <c r="H210" s="8" t="inlineStr">
         <is>
           <t>- 14967</t>
         </is>
       </c>
       <c r="I210" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J210" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K210" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B211" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D211" s="3"/>
@@ -15607,51 +13345,51 @@
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C276" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D276" s="3"/>
       <c r="E276" s="6" t="n">
         <v>83702</v>
       </c>
       <c r="F276" s="3" t="inlineStr">
         <is>
           <t>Міжнародні соціальні проєкти та волонтерська діяльність</t>
         </is>
       </c>
       <c r="G276" s="3"/>
       <c r="H276" s="8" t="inlineStr">
         <is>
           <t>- 15002</t>
         </is>
       </c>
       <c r="I276" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J276" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K276" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B277" s="8" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D277" s="3" t="inlineStr">
@@ -15697,51 +13435,51 @@
       <c r="C278" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D278" s="3"/>
       <c r="E278" s="6" t="n">
         <v>7352</v>
       </c>
       <c r="F278" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G278" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H278" s="8" t="inlineStr">
         <is>
           <t>- 5490</t>
         </is>
       </c>
       <c r="I278" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J278" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K278" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B279" s="8" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C279" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D279" s="3"/>
@@ -15789,149 +13527,149 @@
       </c>
       <c r="D280" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E280" s="6" t="n">
         <v>28478</v>
       </c>
       <c r="F280" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="G280" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H280" s="8" t="inlineStr">
         <is>
           <t>- 5486</t>
         </is>
       </c>
       <c r="I280" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J280" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K280" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B281" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C281" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D281" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E281" s="6" t="n">
         <v>28481</v>
       </c>
       <c r="F281" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="G281" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H281" s="8" t="inlineStr">
         <is>
           <t>- 5487</t>
         </is>
       </c>
       <c r="I281" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J281" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K281" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B282" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C282" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D282" s="3" t="inlineStr">
         <is>
           <t>романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E282" s="6" t="n">
         <v>28485</v>
       </c>
       <c r="F282" s="3" t="inlineStr">
         <is>
           <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="G282" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H282" s="8" t="inlineStr">
         <is>
           <t>- 5485</t>
         </is>
       </c>
       <c r="I282" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J282" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K282" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B283" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D283" s="3"/>
@@ -16689,51 +14427,51 @@
       <c r="C300" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D300" s="3"/>
       <c r="E300" s="6" t="n">
         <v>4859</v>
       </c>
       <c r="F300" s="3" t="inlineStr">
         <is>
           <t>Промисловий маркетинг</t>
         </is>
       </c>
       <c r="G300" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H300" s="8" t="inlineStr">
         <is>
           <t>- 5491</t>
         </is>
       </c>
       <c r="I300" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J300" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K300" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B301" s="8" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C301" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D301" s="3"/>
@@ -16869,186 +14607,186 @@
       <c r="C304" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D304" s="3"/>
       <c r="E304" s="6" t="n">
         <v>6484</v>
       </c>
       <c r="F304" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерне моделювання фізичних процесів</t>
         </is>
       </c>
       <c r="G304" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H304" s="8" t="inlineStr">
         <is>
           <t>- 5494</t>
         </is>
       </c>
       <c r="I304" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J304" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K304" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B305" s="8" t="inlineStr">
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C305" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D305" s="3"/>
       <c r="E305" s="6" t="n">
         <v>31248</v>
       </c>
       <c r="F305" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G305" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H305" s="8" t="inlineStr">
         <is>
-          <t>- 5489</t>
+          <t>- 20757</t>
         </is>
       </c>
       <c r="I305" s="9" t="n">
-        <v>46204</v>
+        <v>48030</v>
       </c>
       <c r="J305" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K305" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B306" s="8" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C306" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D306" s="3"/>
       <c r="E306" s="6" t="n">
         <v>10803</v>
       </c>
       <c r="F306" s="3" t="inlineStr">
         <is>
           <t>Страхова та фінансова математика</t>
         </is>
       </c>
       <c r="G306" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H306" s="8" t="inlineStr">
         <is>
           <t>- 5493</t>
         </is>
       </c>
       <c r="I306" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J306" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K306" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B307" s="8" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C307" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D307" s="3"/>
       <c r="E307" s="6" t="n">
         <v>31236</v>
       </c>
       <c r="F307" s="3" t="inlineStr">
         <is>
           <t>Страхова та фінансова математика</t>
         </is>
       </c>
       <c r="G307" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H307" s="8" t="inlineStr">
         <is>
           <t>- 5492</t>
         </is>
       </c>
       <c r="I307" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J307" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K307" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B308" s="8" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C308" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D308" s="3"/>
@@ -26670,96 +24408,96 @@
       <c r="C525" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D525" s="3"/>
       <c r="E525" s="6" t="n">
         <v>28922</v>
       </c>
       <c r="F525" s="3" t="inlineStr">
         <is>
           <t>Медична інженерія</t>
         </is>
       </c>
       <c r="G525" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H525" s="8" t="inlineStr">
         <is>
           <t>- 5341</t>
         </is>
       </c>
       <c r="I525" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J525" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K525" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B526" s="8" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="C526" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D526" s="3"/>
       <c r="E526" s="6" t="n">
         <v>39269</v>
       </c>
       <c r="F526" s="3" t="inlineStr">
         <is>
           <t>Регенеративна та біофармацевтична інженерія</t>
         </is>
       </c>
       <c r="G526" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H526" s="8" t="inlineStr">
         <is>
           <t>- 5344</t>
         </is>
       </c>
       <c r="I526" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J526" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K526" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B527" s="8" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="C527" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D527" s="3"/>
@@ -26803,96 +24541,96 @@
       <c r="C528" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D528" s="3"/>
       <c r="E528" s="6" t="n">
         <v>58775</v>
       </c>
       <c r="F528" s="3" t="inlineStr">
         <is>
           <t>Медична інженерія</t>
         </is>
       </c>
       <c r="G528" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H528" s="8" t="inlineStr">
         <is>
           <t>- 5341</t>
         </is>
       </c>
       <c r="I528" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J528" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K528" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B529" s="8" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="C529" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D529" s="3"/>
       <c r="E529" s="6" t="n">
         <v>58776</v>
       </c>
       <c r="F529" s="3" t="inlineStr">
         <is>
           <t>Регенеративна та біофармацевтична інженерія</t>
         </is>
       </c>
       <c r="G529" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H529" s="8" t="inlineStr">
         <is>
           <t>- 5344</t>
         </is>
       </c>
       <c r="I529" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J529" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K529" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B530" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C530" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D530" s="3"/>
@@ -29606,51 +27344,51 @@
       </c>
       <c r="D591" s="3" t="inlineStr">
         <is>
           <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E591" s="6" t="n">
         <v>81750</v>
       </c>
       <c r="F591" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво</t>
         </is>
       </c>
       <c r="G591" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H591" s="8" t="inlineStr">
         <is>
           <t>- 15003</t>
         </is>
       </c>
       <c r="I591" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J591" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K591" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B592" s="8" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
       <c r="C592" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D592" s="3"/>
@@ -30285,51 +28023,51 @@
       <c r="C606" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D606" s="3"/>
       <c r="E606" s="6" t="n">
         <v>83705</v>
       </c>
       <c r="F606" s="3" t="inlineStr">
         <is>
           <t>Промисловий маркетинг</t>
         </is>
       </c>
       <c r="G606" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H606" s="8" t="inlineStr">
         <is>
           <t>- 15009</t>
         </is>
       </c>
       <c r="I606" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J606" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K606" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B607" s="8" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C607" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D607" s="3"/>
@@ -30596,51 +28334,51 @@
       <c r="C613" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D613" s="3"/>
       <c r="E613" s="6" t="n">
         <v>83406</v>
       </c>
       <c r="F613" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G613" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H613" s="8" t="inlineStr">
         <is>
           <t>- 15014</t>
         </is>
       </c>
       <c r="I613" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J613" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K613" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B614" s="8" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C614" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D614" s="3"/>
@@ -32576,51 +30314,51 @@
       <c r="C657" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D657" s="3"/>
       <c r="E657" s="6" t="n">
         <v>83680</v>
       </c>
       <c r="F657" s="3" t="inlineStr">
         <is>
           <t>Інженерія авіаційних та ракетно-космічних систем</t>
         </is>
       </c>
       <c r="G657" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H657" s="8" t="inlineStr">
         <is>
           <t>- 15092</t>
         </is>
       </c>
       <c r="I657" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J657" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K657" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B658" s="8" t="inlineStr">
         <is>
           <t>G12</t>
         </is>
       </c>
       <c r="C658" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D658" s="3"/>
@@ -35783,51 +33521,51 @@
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C728" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D728" s="3"/>
       <c r="E728" s="6" t="n">
         <v>46334</v>
       </c>
       <c r="F728" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G728" s="3"/>
       <c r="H728" s="8" t="inlineStr">
         <is>
           <t>- 5431</t>
         </is>
       </c>
       <c r="I728" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J728" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K728" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B729" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C729" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D729" s="3"/>
@@ -36156,51 +33894,51 @@
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C737" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D737" s="3"/>
       <c r="E737" s="6" t="n">
         <v>46340</v>
       </c>
       <c r="F737" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G737" s="3"/>
       <c r="H737" s="8" t="inlineStr">
         <is>
           <t>- 5432</t>
         </is>
       </c>
       <c r="I737" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J737" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K737" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B738" s="8" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C738" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D738" s="3"/>
@@ -36238,92 +33976,92 @@
         <is>
           <t>105</t>
         </is>
       </c>
       <c r="C739" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D739" s="3"/>
       <c r="E739" s="6" t="n">
         <v>28503</v>
       </c>
       <c r="F739" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G739" s="3"/>
       <c r="H739" s="8" t="inlineStr">
         <is>
           <t>- 5433</t>
         </is>
       </c>
       <c r="I739" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J739" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K739" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B740" s="8" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="C740" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D740" s="3"/>
       <c r="E740" s="6" t="n">
         <v>46342</v>
       </c>
       <c r="F740" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="G740" s="3"/>
       <c r="H740" s="8" t="inlineStr">
         <is>
           <t>- 5434</t>
         </is>
       </c>
       <c r="I740" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J740" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K740" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B741" s="8" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="C741" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D741" s="3"/>
@@ -36361,92 +34099,92 @@
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C742" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D742" s="3"/>
       <c r="E742" s="6" t="n">
         <v>46344</v>
       </c>
       <c r="F742" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G742" s="3"/>
       <c r="H742" s="8" t="inlineStr">
         <is>
           <t>- 5436</t>
         </is>
       </c>
       <c r="I742" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J742" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K742" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B743" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C743" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D743" s="3"/>
       <c r="E743" s="6" t="n">
         <v>46345</v>
       </c>
       <c r="F743" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G743" s="3"/>
       <c r="H743" s="8" t="inlineStr">
         <is>
           <t>- 5428</t>
         </is>
       </c>
       <c r="I743" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J743" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K743" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B744" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C744" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D744" s="3"/>
@@ -36484,51 +34222,51 @@
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C745" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D745" s="3"/>
       <c r="E745" s="6" t="n">
         <v>46346</v>
       </c>
       <c r="F745" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G745" s="3"/>
       <c r="H745" s="8" t="inlineStr">
         <is>
           <t>- 5435</t>
         </is>
       </c>
       <c r="I745" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J745" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K745" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B746" s="8" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="C746" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D746" s="3"/>
@@ -36607,96 +34345,96 @@
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C748" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D748" s="3"/>
       <c r="E748" s="6" t="n">
         <v>48442</v>
       </c>
       <c r="F748" s="3" t="inlineStr">
         <is>
           <t>Безпека державних інформаційних ресурсів</t>
         </is>
       </c>
       <c r="G748" s="3"/>
       <c r="H748" s="8" t="inlineStr">
         <is>
           <t>- 5379</t>
         </is>
       </c>
       <c r="I748" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J748" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K748" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B749" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C749" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D749" s="3"/>
       <c r="E749" s="6" t="n">
         <v>57883</v>
       </c>
       <c r="F749" s="3" t="inlineStr">
         <is>
           <t>Безпека державних інформаційних ресурсів</t>
         </is>
       </c>
       <c r="G749" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H749" s="8" t="inlineStr">
         <is>
           <t>- 5379</t>
         </is>
       </c>
       <c r="I749" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J749" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K749" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B750" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C750" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D750" s="3"/>
@@ -36779,133 +34517,133 @@
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C752" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D752" s="3"/>
       <c r="E752" s="6" t="n">
         <v>46350</v>
       </c>
       <c r="F752" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G752" s="3"/>
       <c r="H752" s="8" t="inlineStr">
         <is>
           <t>- 5438</t>
         </is>
       </c>
       <c r="I752" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J752" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K752" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B753" s="8" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C753" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D753" s="3"/>
       <c r="E753" s="6" t="n">
         <v>46351</v>
       </c>
       <c r="F753" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G753" s="3"/>
       <c r="H753" s="8" t="inlineStr">
         <is>
           <t>- 5437</t>
         </is>
       </c>
       <c r="I753" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J753" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K753" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B754" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C754" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D754" s="3"/>
       <c r="E754" s="6" t="n">
         <v>46352</v>
       </c>
       <c r="F754" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="G754" s="3"/>
       <c r="H754" s="8" t="inlineStr">
         <is>
           <t>- 5429</t>
         </is>
       </c>
       <c r="I754" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J754" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K754" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B755" s="8" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="C755" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D755" s="3"/>
@@ -36984,51 +34722,51 @@
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C757" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D757" s="3"/>
       <c r="E757" s="6" t="n">
         <v>46355</v>
       </c>
       <c r="F757" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="G757" s="3"/>
       <c r="H757" s="8" t="inlineStr">
         <is>
           <t>- 5420</t>
         </is>
       </c>
       <c r="I757" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J757" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K757" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B758" s="8" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="C758" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D758" s="3"/>
@@ -37230,51 +34968,51 @@
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="C763" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D763" s="3"/>
       <c r="E763" s="6" t="n">
         <v>46361</v>
       </c>
       <c r="F763" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="G763" s="3"/>
       <c r="H763" s="8" t="inlineStr">
         <is>
           <t>- 5331</t>
         </is>
       </c>
       <c r="I763" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J763" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K763" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B764" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C764" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D764" s="3"/>
@@ -37357,268 +35095,268 @@
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C766" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D766" s="3"/>
       <c r="E766" s="6" t="n">
         <v>28918</v>
       </c>
       <c r="F766" s="3" t="inlineStr">
         <is>
           <t>Біотехнології</t>
         </is>
       </c>
       <c r="G766" s="3"/>
       <c r="H766" s="8" t="inlineStr">
         <is>
           <t>- 5330</t>
         </is>
       </c>
       <c r="I766" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J766" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K766" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B767" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C767" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D767" s="3"/>
       <c r="E767" s="6" t="n">
         <v>58794</v>
       </c>
       <c r="F767" s="3" t="inlineStr">
         <is>
           <t>Біотехнології</t>
         </is>
       </c>
       <c r="G767" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H767" s="8" t="inlineStr">
         <is>
           <t>- 5330</t>
         </is>
       </c>
       <c r="I767" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J767" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K767" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B768" s="8" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="C768" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D768" s="3"/>
       <c r="E768" s="6" t="n">
         <v>46363</v>
       </c>
       <c r="F768" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="G768" s="3"/>
       <c r="H768" s="8" t="inlineStr">
         <is>
           <t>- 5327</t>
         </is>
       </c>
       <c r="I768" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J768" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K768" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B769" s="8" t="inlineStr">
         <is>
           <t>163</t>
         </is>
       </c>
       <c r="C769" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D769" s="3"/>
       <c r="E769" s="6" t="n">
         <v>58795</v>
       </c>
       <c r="F769" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="G769" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H769" s="8" t="inlineStr">
         <is>
           <t>- 5327</t>
         </is>
       </c>
       <c r="I769" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J769" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K769" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B770" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C770" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D770" s="3"/>
       <c r="E770" s="6" t="n">
         <v>46364</v>
       </c>
       <c r="F770" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="G770" s="3"/>
       <c r="H770" s="8" t="inlineStr">
         <is>
           <t>- 5325</t>
         </is>
       </c>
       <c r="I770" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J770" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K770" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B771" s="8" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C771" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D771" s="3"/>
       <c r="E771" s="6" t="n">
         <v>58797</v>
       </c>
       <c r="F771" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="G771" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H771" s="8" t="inlineStr">
         <is>
           <t>- 5325</t>
         </is>
       </c>
       <c r="I771" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J771" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K771" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B772" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C772" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D772" s="3"/>
@@ -37656,96 +35394,96 @@
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C773" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D773" s="3"/>
       <c r="E773" s="6" t="n">
         <v>48443</v>
       </c>
       <c r="F773" s="3" t="inlineStr">
         <is>
           <t>Спеціальні телекомунікаційні системи</t>
         </is>
       </c>
       <c r="G773" s="3"/>
       <c r="H773" s="8" t="inlineStr">
         <is>
           <t>- 5589</t>
         </is>
       </c>
       <c r="I773" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J773" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K773" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B774" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C774" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D774" s="3"/>
       <c r="E774" s="6" t="n">
         <v>57926</v>
       </c>
       <c r="F774" s="3" t="inlineStr">
         <is>
           <t>Спеціальні системи електронних комунікацій</t>
         </is>
       </c>
       <c r="G774" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H774" s="8" t="inlineStr">
         <is>
           <t>- 9292</t>
         </is>
       </c>
       <c r="I774" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J774" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K774" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B775" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C775" s="3" t="inlineStr">
         <is>
           <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D775" s="3"/>
@@ -37787,96 +35525,96 @@
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="C776" s="3" t="inlineStr">
         <is>
           <t>Авіоніка</t>
         </is>
       </c>
       <c r="D776" s="3"/>
       <c r="E776" s="6" t="n">
         <v>31814</v>
       </c>
       <c r="F776" s="3" t="inlineStr">
         <is>
           <t>Системи керування літальними апаратами та комплексами</t>
         </is>
       </c>
       <c r="G776" s="3"/>
       <c r="H776" s="8" t="inlineStr">
         <is>
           <t>- 5326</t>
         </is>
       </c>
       <c r="I776" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J776" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K776" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B777" s="8" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="C777" s="3" t="inlineStr">
         <is>
           <t>Авіоніка</t>
         </is>
       </c>
       <c r="D777" s="3"/>
       <c r="E777" s="6" t="n">
         <v>58799</v>
       </c>
       <c r="F777" s="3" t="inlineStr">
         <is>
           <t>Системи керування літальними апаратами та комплексами</t>
         </is>
       </c>
       <c r="G777" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H777" s="8" t="inlineStr">
         <is>
           <t>- 5326</t>
         </is>
       </c>
       <c r="I777" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J777" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K777" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B778" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C778" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D778" s="3"/>
@@ -37967,51 +35705,51 @@
       <c r="C780" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D780" s="3"/>
       <c r="E780" s="6" t="n">
         <v>58801</v>
       </c>
       <c r="F780" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="G780" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H780" s="8" t="inlineStr">
         <is>
           <t>- 5331</t>
         </is>
       </c>
       <c r="I780" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J780" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K780" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B781" s="8" t="inlineStr">
         <is>
           <t>184</t>
         </is>
       </c>
       <c r="C781" s="3" t="inlineStr">
         <is>
           <t>Гірництво</t>
         </is>
       </c>
       <c r="D781" s="3"/>
@@ -38430,51 +36168,51 @@
       <c r="C791" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D791" s="3"/>
       <c r="E791" s="6" t="n">
         <v>81779</v>
       </c>
       <c r="F791" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G791" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H791" s="8" t="inlineStr">
         <is>
           <t>- 14542</t>
         </is>
       </c>
       <c r="I791" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J791" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K791" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B792" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C792" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D792" s="3"/>
@@ -38831,51 +36569,51 @@
       <c r="C800" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D800" s="3"/>
       <c r="E800" s="6" t="n">
         <v>83393</v>
       </c>
       <c r="F800" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="G800" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H800" s="8" t="inlineStr">
         <is>
           <t>- 15102</t>
         </is>
       </c>
       <c r="I800" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J800" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K800" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B801" s="8" t="inlineStr">
         <is>
           <t>E5</t>
         </is>
       </c>
       <c r="C801" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D801" s="3"/>
@@ -38921,96 +36659,96 @@
       <c r="C802" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D802" s="3"/>
       <c r="E802" s="6" t="n">
         <v>83408</v>
       </c>
       <c r="F802" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика</t>
         </is>
       </c>
       <c r="G802" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H802" s="8" t="inlineStr">
         <is>
           <t>- 15104</t>
         </is>
       </c>
       <c r="I802" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J802" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K802" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B803" s="8" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C803" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D803" s="3"/>
       <c r="E803" s="6" t="n">
         <v>83414</v>
       </c>
       <c r="F803" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="G803" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H803" s="8" t="inlineStr">
         <is>
           <t>- 15105</t>
         </is>
       </c>
       <c r="I803" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J803" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K803" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B804" s="8" t="inlineStr">
         <is>
           <t>F1</t>
         </is>
       </c>
       <c r="C804" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D804" s="3"/>
@@ -39056,51 +36794,51 @@
       <c r="C805" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D805" s="3"/>
       <c r="E805" s="6" t="n">
         <v>81872</v>
       </c>
       <c r="F805" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G805" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H805" s="8" t="inlineStr">
         <is>
           <t>- 14546</t>
         </is>
       </c>
       <c r="I805" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J805" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K805" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B806" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C806" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D806" s="3"/>
@@ -39371,51 +37109,51 @@
       <c r="C812" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D812" s="3"/>
       <c r="E812" s="6" t="n">
         <v>82970</v>
       </c>
       <c r="F812" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G812" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H812" s="8" t="inlineStr">
         <is>
           <t>- 15113</t>
         </is>
       </c>
       <c r="I812" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J812" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K812" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B813" s="8" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
       <c r="C813" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D813" s="3"/>
@@ -39596,51 +37334,51 @@
       <c r="C817" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D817" s="3"/>
       <c r="E817" s="6" t="n">
         <v>83686</v>
       </c>
       <c r="F817" s="3" t="inlineStr">
         <is>
           <t>Системи керування літальними апаратами та комплексами</t>
         </is>
       </c>
       <c r="G817" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H817" s="8" t="inlineStr">
         <is>
           <t>- 14551</t>
         </is>
       </c>
       <c r="I817" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J817" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K817" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B818" s="8" t="inlineStr">
         <is>
           <t>G16</t>
         </is>
       </c>
       <c r="C818" s="3" t="inlineStr">
         <is>
           <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D818" s="3"/>
@@ -39731,51 +37469,51 @@
       <c r="C820" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D820" s="3"/>
       <c r="E820" s="6" t="n">
         <v>83696</v>
       </c>
       <c r="F820" s="3" t="inlineStr">
         <is>
           <t>Біотехнології</t>
         </is>
       </c>
       <c r="G820" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H820" s="8" t="inlineStr">
         <is>
           <t>- 14553</t>
         </is>
       </c>
       <c r="I820" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J820" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K820" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B821" s="8" t="inlineStr">
         <is>
           <t>G22</t>
         </is>
       </c>
       <c r="C821" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D821" s="3"/>
@@ -40304,96 +38042,96 @@
       <c r="C833" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D833" s="3"/>
       <c r="E833" s="6" t="n">
         <v>83642</v>
       </c>
       <c r="F833" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="G833" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H833" s="8" t="inlineStr">
         <is>
           <t>- 15122</t>
         </is>
       </c>
       <c r="I833" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J833" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K833" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B834" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C834" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D834" s="3"/>
       <c r="E834" s="6" t="n">
         <v>83658</v>
       </c>
       <c r="F834" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="G834" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H834" s="8" t="inlineStr">
         <is>
           <t>- 15123</t>
         </is>
       </c>
       <c r="I834" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J834" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K834" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B835" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C835" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D835" s="3"/>
@@ -40463,51 +38201,51 @@
       </c>
       <c r="J836" s="8" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K836" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K836"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:I278"/>
+  <dimension ref="A1:I280"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="1024" min="10" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
         </is>
       </c>
@@ -40807,51 +38545,51 @@
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="8" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
@@ -40975,51 +38713,51 @@
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="8" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>174</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>15</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="8" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -41170,51 +38908,51 @@
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="8" t="inlineStr">
         <is>
           <t>E5</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="8" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
@@ -41236,51 +38974,51 @@
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="8" t="inlineStr">
         <is>
           <t>E7</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Математика</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="8" t="inlineStr">
         <is>
           <t>F1</t>
         </is>
       </c>
@@ -41302,117 +39040,117 @@
       <c r="H23" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="8" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="F24" s="6" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="8" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="8" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="8" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
@@ -41467,51 +39205,51 @@
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>13</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="8" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>7</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="8" t="inlineStr">
         <is>
           <t>G1</t>
         </is>
       </c>
@@ -41768,51 +39506,51 @@
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="8" t="inlineStr">
         <is>
           <t>G22</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="8" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
@@ -41838,51 +39576,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="E40" s="6" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H40" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
@@ -41945,51 +39683,51 @@
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="8" t="inlineStr">
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F43" s="6" t="n">
         <v>23</v>
       </c>
       <c r="G43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H43" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="8" t="inlineStr">
         <is>
           <t>G6</t>
         </is>
       </c>
@@ -42011,54 +39749,54 @@
       <c r="H44" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="8" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="F45" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="8" t="inlineStr">
         <is>
           <t>G8</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
@@ -42077,51 +39815,51 @@
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="8" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F47" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>3</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="8" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
@@ -42217,54 +39955,54 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="F51" s="6" t="n">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="8" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
@@ -42324,51 +40062,51 @@
       <c r="H53" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="8" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="F54" s="6" t="n">
         <v>38</v>
       </c>
       <c r="G54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="8" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
@@ -42423,51 +40161,51 @@
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="8" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="6" t="n">
         <v>37</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="8" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -42492,51 +40230,51 @@
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="8" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
         <v>537</v>
       </c>
       <c r="F59" s="6" t="n">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="8" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -42753,285 +40491,285 @@
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="8" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="F67" s="6" t="n">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="G67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="8" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="F68" s="6" t="n">
         <v>65</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="8" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="F69" s="6" t="n">
         <v>33</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="8" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
         <v>106</v>
       </c>
       <c r="F71" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H71" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="8" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="6" t="n">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F72" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="G72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="8" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
         <v>728</v>
       </c>
       <c r="F73" s="6" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="8" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="F74" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="8" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
@@ -43050,117 +40788,117 @@
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="8" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="F76" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="8" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
           <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
         <v>245</v>
       </c>
       <c r="F77" s="6" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="8" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Металургія</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="8" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
@@ -43215,120 +40953,120 @@
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="8" t="inlineStr">
         <is>
           <t>143</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="8" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="F82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="8" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F83" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="8" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Метрологія та інформаційно-вимірювальна техніка</t>
@@ -43347,51 +41085,51 @@
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="8" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
@@ -43413,84 +41151,84 @@
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="8" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F87" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D88" s="3"/>
       <c r="E88" s="6" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F88" s="6" t="n">
         <v>13</v>
       </c>
       <c r="G88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
@@ -43680,51 +41418,51 @@
       <c r="I94" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B95" s="8" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
           <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
         <v>205</v>
       </c>
       <c r="F95" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H95" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B96" s="8" t="inlineStr">
         <is>
           <t>173</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
           <t>Авіоніка</t>
@@ -43776,51 +41514,51 @@
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="8" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="F98" s="6" t="n">
         <v>39</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B99" s="8" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
@@ -44095,5740 +41833,5806 @@
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
         <v>71</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>22</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Бакалавр</t>
         </is>
       </c>
       <c r="B108" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>6.050101</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>комп’ютерні науки</t>
+        </is>
+      </c>
+      <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F108" s="6" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="G108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
-          <t>Магістр</t>
+          <t>Бакалавр</t>
         </is>
       </c>
       <c r="B109" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>6.050102</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>комп’ютерна інженерія</t>
+        </is>
+      </c>
+      <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="8" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D110" s="3" t="inlineStr">
         <is>
-          <t>Романські мови та літератури (переклад включно), перша - французька</t>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E110" s="6" t="n">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="F110" s="6" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="G110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="8" t="inlineStr">
         <is>
-          <t>B4</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Образотворче мистецтво та реставрація</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D111" s="3" t="inlineStr">
         <is>
-          <t>Візуальні мистецтва</t>
+          <t>Германські мови та літератури (переклад включно), перша - німецька</t>
         </is>
       </c>
       <c r="E111" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D112" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Романські мови та літератури (переклад включно), перша - французька</t>
         </is>
       </c>
       <c r="E112" s="6" t="n">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="F112" s="6" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="G112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H112" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B113" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B4</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Образотворче мистецтво та реставрація</t>
         </is>
       </c>
       <c r="D113" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Візуальні мистецтва</t>
         </is>
       </c>
       <c r="E113" s="6" t="n">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
-[...2 lines deleted...]
-      <c r="D114" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D114" s="3" t="inlineStr">
+        <is>
+          <t>Економіка</t>
+        </is>
+      </c>
       <c r="E114" s="6" t="n">
+        <v>25</v>
+      </c>
+      <c r="F114" s="6" t="n">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
-[...2 lines deleted...]
-      <c r="D115" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D115" s="3" t="inlineStr">
+        <is>
+          <t>Міжнародні економічні відносини</t>
+        </is>
+      </c>
       <c r="E115" s="6" t="n">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F115" s="6" t="n">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="G115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H115" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B116" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C116" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D116" s="3"/>
       <c r="E116" s="6" t="n">
-        <v>63</v>
+        <v>7</v>
       </c>
       <c r="F116" s="6" t="n">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="G116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H116" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B117" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C117" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D117" s="3"/>
       <c r="E117" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F117" s="6" t="n">
         <v>14</v>
       </c>
       <c r="G117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H117" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B118" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C118" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D118" s="3"/>
       <c r="E118" s="6" t="n">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="F118" s="6" t="n">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="G118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H118" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B119" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="F119" s="6" t="n">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="G119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H119" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B120" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F120" s="6" t="n">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="G120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="F121" s="6" t="n">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B122" s="8" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C122" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D122" s="3"/>
       <c r="E122" s="6" t="n">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="F122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H122" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="8" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D124" s="3"/>
       <c r="E124" s="6" t="n">
-        <v>51</v>
+        <v>6</v>
       </c>
       <c r="F124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H124" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B125" s="8" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D125" s="3"/>
       <c r="E125" s="6" t="n">
-        <v>173</v>
+        <v>14</v>
       </c>
       <c r="F125" s="6" t="n">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="G125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H125" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B126" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D126" s="3"/>
       <c r="E126" s="6" t="n">
-        <v>118</v>
+        <v>51</v>
       </c>
       <c r="F126" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H126" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B127" s="8" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C127" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D127" s="3"/>
       <c r="E127" s="6" t="n">
-        <v>40</v>
+        <v>172</v>
       </c>
       <c r="F127" s="6" t="n">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="G127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H127" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B128" s="8" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C128" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
-        <v>44</v>
+        <v>117</v>
       </c>
       <c r="F128" s="6" t="n">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H128" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B129" s="8" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D129" s="3"/>
       <c r="E129" s="6" t="n">
-        <v>105</v>
+        <v>40</v>
       </c>
       <c r="F129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H129" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I129" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B130" s="8" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C130" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D130" s="3"/>
       <c r="E130" s="6" t="n">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="F130" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="G130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H130" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B131" s="8" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C131" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D131" s="3"/>
       <c r="E131" s="6" t="n">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="F131" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H131" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B132" s="8" t="inlineStr">
         <is>
-          <t>G10</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C132" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D132" s="3"/>
       <c r="E132" s="6" t="n">
-        <v>5</v>
+        <v>75</v>
       </c>
       <c r="F132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B133" s="8" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
-[...6 lines deleted...]
-      </c>
+          <t>Хімічні технології та інженерія</t>
+        </is>
+      </c>
+      <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="F133" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B134" s="8" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G10</t>
         </is>
       </c>
       <c r="C134" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="D134" s="3"/>
       <c r="E134" s="6" t="n">
-        <v>39</v>
+        <v>5</v>
       </c>
       <c r="F134" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H134" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B135" s="8" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C135" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
-[...2 lines deleted...]
-      <c r="D135" s="3"/>
+          <t>Машинобудування</t>
+        </is>
+      </c>
+      <c r="D135" s="3" t="inlineStr">
+        <is>
+          <t>Технологічні машини та обладнання</t>
+        </is>
+      </c>
       <c r="E135" s="6" t="n">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F135" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H135" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B136" s="8" t="inlineStr">
         <is>
-          <t>G2</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="C136" s="3" t="inlineStr">
         <is>
-          <t>Технології захисту навколишнього середовища</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D136" s="3"/>
       <c r="E136" s="6" t="n">
+        <v>39</v>
+      </c>
+      <c r="F136" s="6" t="n">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="G136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H136" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B137" s="8" t="inlineStr">
         <is>
-          <t>G20</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C137" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D137" s="3"/>
       <c r="E137" s="6" t="n">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="F137" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H137" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B138" s="8" t="inlineStr">
         <is>
-          <t>G21</t>
+          <t>G2</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
-        <v>40</v>
+        <v>3</v>
       </c>
       <c r="F138" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="G138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B139" s="8" t="inlineStr">
         <is>
-          <t>G22</t>
+          <t>G20</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="F139" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="8" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G21</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
-        <v>118</v>
+        <v>40</v>
       </c>
       <c r="F140" s="6" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="G140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H140" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B141" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G22</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Біомедична інженерія</t>
+        </is>
+      </c>
+      <c r="D141" s="3"/>
       <c r="E141" s="6" t="n">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="F141" s="6" t="n">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="G141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H141" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B142" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
-[...6 lines deleted...]
-      </c>
+          <t>Електрична інженерія</t>
+        </is>
+      </c>
+      <c r="D142" s="3"/>
       <c r="E142" s="6" t="n">
-        <v>25</v>
+        <v>118</v>
       </c>
       <c r="F142" s="6" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H142" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B143" s="8" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C143" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D143" s="3" t="inlineStr">
         <is>
-          <t>Відновлювані джерела енергії та гідроенергетика</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="E143" s="6" t="n">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F143" s="6" t="n">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="G143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H143" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B144" s="8" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C144" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
-[...2 lines deleted...]
-      <c r="D144" s="3"/>
+          <t>Енерговиробництво</t>
+        </is>
+      </c>
+      <c r="D144" s="3" t="inlineStr">
+        <is>
+          <t>Теплоенергетика</t>
+        </is>
+      </c>
       <c r="E144" s="6" t="n">
-        <v>151</v>
+        <v>25</v>
       </c>
       <c r="F144" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H144" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B145" s="8" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C145" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
-[...2 lines deleted...]
-      <c r="D145" s="3"/>
+          <t>Енерговиробництво</t>
+        </is>
+      </c>
+      <c r="D145" s="3" t="inlineStr">
+        <is>
+          <t>Відновлювані джерела енергії та гідроенергетика</t>
+        </is>
+      </c>
       <c r="E145" s="6" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F145" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H145" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B146" s="8" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C146" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D146" s="3"/>
       <c r="E146" s="6" t="n">
-        <v>93</v>
+        <v>151</v>
       </c>
       <c r="F146" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H146" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B147" s="8" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C147" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D147" s="3"/>
       <c r="E147" s="6" t="n">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F147" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B148" s="8" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
-        <v>107</v>
+        <v>93</v>
       </c>
       <c r="F148" s="6" t="n">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="G148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B149" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F149" s="6" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="G149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H149" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B150" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Прикладна механіка</t>
+        </is>
+      </c>
+      <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
-        <v>17</v>
+        <v>107</v>
       </c>
       <c r="F150" s="6" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="G150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B151" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F151" s="6" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B152" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
-[...2 lines deleted...]
-      <c r="D152" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D152" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E152" s="6" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B153" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B154" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B155" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C155" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D155" s="3"/>
       <c r="E155" s="6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H155" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B156" s="8" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B157" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B158" s="8" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="6" t="n">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="F158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B159" s="8" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="F159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B160" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="F160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B161" s="8" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C161" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D161" s="3"/>
       <c r="E161" s="6" t="n">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B162" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F162" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B163" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="6" t="n">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B164" s="8" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C164" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="6" t="n">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F164" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B165" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D165" s="3"/>
       <c r="E165" s="6" t="n">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="F165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B166" s="8" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C166" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D166" s="3"/>
       <c r="E166" s="6" t="n">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B167" s="8" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>132</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F167" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B168" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B169" s="8" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>143</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="6" t="n">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="F169" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B170" s="8" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>144</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="F170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B171" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B172" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>153</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="6" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B173" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="F173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B174" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="F174" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B175" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C175" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D175" s="3"/>
       <c r="E175" s="6" t="n">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="F175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B176" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="6" t="n">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F176" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B177" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C177" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D177" s="3"/>
       <c r="E177" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B178" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="6" t="n">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B179" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
-[...6 lines deleted...]
-      </c>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+        </is>
+      </c>
+      <c r="D179" s="3"/>
       <c r="E179" s="6" t="n">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="F179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B180" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>176</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D180" s="3"/>
       <c r="E180" s="6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F180" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B181" s="8" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
-[...2 lines deleted...]
-      <c r="D181" s="3"/>
+          <t>Терапія та реабілітація</t>
+        </is>
+      </c>
+      <c r="D181" s="3" t="inlineStr">
+        <is>
+          <t>Фізична терапія</t>
+        </is>
+      </c>
       <c r="E181" s="6" t="n">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B182" s="8" t="inlineStr">
         <is>
-          <t>B10</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C182" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D182" s="3"/>
       <c r="E182" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F182" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G182" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H182" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B183" s="8" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C183" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D183" s="3"/>
       <c r="E183" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H183" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B184" s="8" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>B10</t>
         </is>
       </c>
       <c r="C184" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D184" s="3"/>
       <c r="E184" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H184" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I184" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B185" s="8" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C185" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D185" s="3"/>
       <c r="E185" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H185" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B186" s="8" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C186" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D186" s="3"/>
       <c r="E186" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F186" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G186" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H186" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I186" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B187" s="8" t="inlineStr">
         <is>
-          <t>C5</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C187" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D187" s="3"/>
       <c r="E187" s="6" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F187" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G187" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H187" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B188" s="8" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C188" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D188" s="3"/>
       <c r="E188" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F188" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G188" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H188" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B189" s="8" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C5</t>
         </is>
       </c>
       <c r="C189" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D189" s="3"/>
       <c r="E189" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H189" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B190" s="8" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C190" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D190" s="3"/>
       <c r="E190" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F190" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G190" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H190" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B191" s="8" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C191" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D191" s="3"/>
       <c r="E191" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F191" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G191" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H191" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B192" s="8" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C192" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D192" s="3"/>
       <c r="E192" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F192" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G192" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H192" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B193" s="8" t="inlineStr">
         <is>
-          <t>E1</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C193" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D193" s="3"/>
       <c r="E193" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F193" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G193" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H193" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B194" s="8" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C194" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="F194" s="6" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="G194" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H194" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B195" s="8" t="inlineStr">
         <is>
-          <t>E5</t>
+          <t>E1</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D195" s="3"/>
       <c r="E195" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F195" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G195" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H195" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B196" s="8" t="inlineStr">
         <is>
-          <t>E6</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C196" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D196" s="3"/>
       <c r="E196" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F196" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G196" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H196" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B197" s="8" t="inlineStr">
         <is>
-          <t>E7</t>
+          <t>E5</t>
         </is>
       </c>
       <c r="C197" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D197" s="3"/>
       <c r="E197" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H197" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B198" s="8" t="inlineStr">
         <is>
-          <t>F1</t>
+          <t>E6</t>
         </is>
       </c>
       <c r="C198" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D198" s="3"/>
       <c r="E198" s="6" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="F198" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G198" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H198" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B199" s="8" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>E7</t>
         </is>
       </c>
       <c r="C199" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D199" s="3"/>
       <c r="E199" s="6" t="n">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="F199" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G199" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H199" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B200" s="8" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F1</t>
         </is>
       </c>
       <c r="C200" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D200" s="3"/>
       <c r="E200" s="6" t="n">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="F200" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G200" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H200" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B201" s="8" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C201" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D201" s="3"/>
       <c r="E201" s="6" t="n">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="F201" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H201" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B202" s="8" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C202" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D202" s="3"/>
       <c r="E202" s="6" t="n">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F202" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G202" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H202" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B203" s="8" t="inlineStr">
         <is>
-          <t>F6</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи і технології</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D203" s="3"/>
       <c r="E203" s="6" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="F203" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G203" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H203" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B204" s="8" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C204" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D204" s="3"/>
       <c r="E204" s="6" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F204" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G204" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H204" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B205" s="8" t="inlineStr">
         <is>
-          <t>G1</t>
+          <t>F6</t>
         </is>
       </c>
       <c r="C205" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D205" s="3"/>
       <c r="E205" s="6" t="n">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F205" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G205" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H205" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B206" s="8" t="inlineStr">
         <is>
-          <t>G11</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C206" s="3" t="inlineStr">
         <is>
-          <t>Машинобудування</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D206" s="3"/>
       <c r="E206" s="6" t="n">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="F206" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G206" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H206" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B207" s="8" t="inlineStr">
         <is>
-          <t>G12</t>
+          <t>G1</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="6" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="F207" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G207" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H207" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B208" s="8" t="inlineStr">
         <is>
-          <t>G16</t>
+          <t>G11</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
-          <t>Гірництво та нафтогазові технології</t>
+          <t>Машинобудування</t>
         </is>
       </c>
       <c r="D208" s="3"/>
       <c r="E208" s="6" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F208" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G208" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H208" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B209" s="8" t="inlineStr">
         <is>
-          <t>G20</t>
+          <t>G12</t>
         </is>
       </c>
       <c r="C209" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D209" s="3"/>
       <c r="E209" s="6" t="n">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F209" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G209" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H209" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B210" s="8" t="inlineStr">
         <is>
-          <t>G21</t>
+          <t>G16</t>
         </is>
       </c>
       <c r="C210" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Гірництво та нафтогазові технології</t>
         </is>
       </c>
       <c r="D210" s="3"/>
       <c r="E210" s="6" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H210" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B211" s="8" t="inlineStr">
         <is>
-          <t>G22</t>
+          <t>G20</t>
         </is>
       </c>
       <c r="C211" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F211" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G211" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H211" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I211" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B212" s="8" t="inlineStr">
         <is>
-          <t>G3</t>
+          <t>G21</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
-          <t>Електрична інженерія</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D212" s="3"/>
       <c r="E212" s="6" t="n">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F212" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G212" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H212" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B213" s="8" t="inlineStr">
         <is>
-          <t>G4</t>
+          <t>G22</t>
         </is>
       </c>
       <c r="C213" s="3" t="inlineStr">
         <is>
-          <t>Енерговиробництво</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D213" s="3"/>
       <c r="E213" s="6" t="n">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="F213" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G213" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H213" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I213" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B214" s="8" t="inlineStr">
         <is>
-          <t>G5</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C214" s="3" t="inlineStr">
         <is>
-          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D214" s="3"/>
       <c r="E214" s="6" t="n">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F214" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G214" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H214" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B215" s="8" t="inlineStr">
         <is>
-          <t>G6</t>
+          <t>G4</t>
         </is>
       </c>
       <c r="C215" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D215" s="3"/>
       <c r="E215" s="6" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F215" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G215" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H215" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B216" s="8" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>G5</t>
         </is>
       </c>
       <c r="C216" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D216" s="3"/>
       <c r="E216" s="6" t="n">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="F216" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G216" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H216" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B217" s="8" t="inlineStr">
         <is>
-          <t>G8</t>
+          <t>G6</t>
         </is>
       </c>
       <c r="C217" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="6" t="n">
         <v>5</v>
       </c>
       <c r="F217" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G217" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H217" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B218" s="8" t="inlineStr">
         <is>
-          <t>G9</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D218" s="3"/>
       <c r="E218" s="6" t="n">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="F218" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G218" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H218" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B219" s="8" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G8</t>
         </is>
       </c>
       <c r="C219" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D219" s="3"/>
       <c r="E219" s="6" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F219" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G219" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H219" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B220" s="8" t="inlineStr">
         <is>
-          <t>I7</t>
+          <t>G9</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="6" t="n">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F220" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G220" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H220" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B221" s="8" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F221" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G221" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H221" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B222" s="8" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>I7</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F222" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G222" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H222" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B223" s="8" t="inlineStr">
         <is>
-          <t>033</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
-          <t>Філософія</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="6" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F223" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G223" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H223" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I223" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B224" s="8" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D224" s="3"/>
       <c r="E224" s="6" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F224" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G224" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H224" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B225" s="8" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>033</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Філософія</t>
         </is>
       </c>
       <c r="D225" s="3"/>
       <c r="E225" s="6" t="n">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F225" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G225" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H225" s="6" t="n">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
       <c r="I225" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B226" s="8" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Філологія</t>
         </is>
       </c>
       <c r="D226" s="3"/>
       <c r="E226" s="6" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F226" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G226" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H226" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B227" s="8" t="inlineStr">
         <is>
-          <t>054</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
-          <t>Соціологія</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D227" s="3"/>
       <c r="E227" s="6" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="F227" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G227" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H227" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="I227" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B228" s="8" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D228" s="3"/>
       <c r="E228" s="6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F228" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G228" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H228" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I228" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B229" s="8" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>054</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Соціологія</t>
         </is>
       </c>
       <c r="D229" s="3"/>
       <c r="E229" s="6" t="n">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F229" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G229" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H229" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I229" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B230" s="8" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D230" s="3"/>
       <c r="E230" s="6" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F230" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G230" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H230" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="I230" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B231" s="8" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D231" s="3"/>
       <c r="E231" s="6" t="n">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="F231" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G231" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H231" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I231" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B232" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
-          <t>Біологія</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G232" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H232" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I232" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B233" s="8" t="inlineStr">
         <is>
-          <t>091</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
-          <t>Біологія та біохімія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D233" s="3"/>
       <c r="E233" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F233" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G233" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H233" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="I233" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B234" s="8" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C234" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Біологія</t>
         </is>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="6" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F234" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G234" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H234" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I234" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B235" s="8" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>091</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
-          <t>Фізика та астрономія</t>
+          <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D235" s="3"/>
       <c r="E235" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F235" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G235" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H235" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B236" s="8" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C236" s="3" t="inlineStr">
         <is>
-          <t>Прикладна фізика та наноматеріали</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="6" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F236" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G236" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H236" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I236" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B237" s="8" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>104</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
-          <t>Математика</t>
+          <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F237" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G237" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H237" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B238" s="8" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>105</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
-          <t>Прикладна математика</t>
+          <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
-        <v>31</v>
+        <v>3</v>
       </c>
       <c r="F238" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G238" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H238" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I238" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B239" s="8" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>111</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Математика</t>
         </is>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="6" t="n">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="F239" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G239" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H239" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I239" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B240" s="8" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>113</t>
         </is>
       </c>
       <c r="C240" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D240" s="3"/>
       <c r="E240" s="6" t="n">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="F240" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G240" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H240" s="6" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="I240" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B241" s="8" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="6" t="n">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="F241" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="G241" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H241" s="6" t="n">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I241" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B242" s="8" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D242" s="3"/>
       <c r="E242" s="6" t="n">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="F242" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G242" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H242" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I242" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B243" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D243" s="3"/>
       <c r="E243" s="6" t="n">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="F243" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G243" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H243" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B244" s="8" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D244" s="3"/>
       <c r="E244" s="6" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F244" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G244" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H244" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B245" s="8" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D245" s="3"/>
       <c r="E245" s="6" t="n">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="F245" s="6" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="G245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H245" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B246" s="8" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C246" s="3" t="inlineStr">
         <is>
-          <t>Прикладна механіка</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="6" t="n">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c r="F246" s="6" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G246" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H246" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I246" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B247" s="8" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
-          <t>Матеріалознавство</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="6" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="F247" s="6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G247" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H247" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I247" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B248" s="8" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>131</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
-          <t>Галузеве машинобудування</t>
+          <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D248" s="3"/>
       <c r="E248" s="6" t="n">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="F248" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G248" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H248" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I248" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B249" s="8" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>132</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
-          <t>Авіаційна та ракетно-космічна техніка</t>
+          <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D249" s="3"/>
       <c r="E249" s="6" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F249" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G249" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H249" s="6" t="n">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I249" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B250" s="8" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>133</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
-          <t>Металургія</t>
+          <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D250" s="3"/>
       <c r="E250" s="6" t="n">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="F250" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G250" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H250" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I250" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B251" s="8" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>134</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Авіаційна та ракетно-космічна техніка</t>
         </is>
       </c>
       <c r="D251" s="3"/>
       <c r="E251" s="6" t="n">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="F251" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G251" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H251" s="6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="I251" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B252" s="8" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>136</t>
         </is>
       </c>
       <c r="C252" s="3" t="inlineStr">
         <is>
-          <t>Енергетичне машинобудування</t>
+          <t>Металургія</t>
         </is>
       </c>
       <c r="D252" s="3"/>
       <c r="E252" s="6" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F252" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="G252" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H252" s="6" t="n">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="I252" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B253" s="8" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
-          <t>Атомна енергетика</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D253" s="3"/>
       <c r="E253" s="6" t="n">
-        <v>4</v>
+        <v>53</v>
       </c>
       <c r="F253" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="G253" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H253" s="6" t="n">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="I253" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B254" s="8" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>142</t>
         </is>
       </c>
       <c r="C254" s="3" t="inlineStr">
         <is>
-          <t>Теплоенергетика</t>
+          <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D254" s="3"/>
       <c r="E254" s="6" t="n">
-        <v>24</v>
+        <v>5</v>
       </c>
       <c r="F254" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H254" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B255" s="8" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>143</t>
         </is>
       </c>
       <c r="C255" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Атомна енергетика</t>
         </is>
       </c>
       <c r="D255" s="3"/>
       <c r="E255" s="6" t="n">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F255" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G255" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H255" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I255" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B256" s="8" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>144</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Теплоенергетика</t>
         </is>
       </c>
       <c r="D256" s="3"/>
       <c r="E256" s="6" t="n">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="F256" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G256" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H256" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B257" s="8" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="6" t="n">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="F257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H257" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B258" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>152</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="6" t="n">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="F258" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G258" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H258" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I258" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B259" s="8" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>153</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
-          <t>Хімічні технології та інженерія</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D259" s="3"/>
       <c r="E259" s="6" t="n">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="F259" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G259" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H259" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I259" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B260" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C260" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D260" s="3"/>
       <c r="E260" s="6" t="n">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="F260" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G260" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H260" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I260" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B261" s="8" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>161</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
-          <t>Біотехнології та біоінженерія</t>
+          <t>Хімічні технології та інженерія</t>
         </is>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="6" t="n">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="F261" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G261" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H261" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I261" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B262" s="8" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G262" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H262" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I262" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B263" s="8" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>162</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
-          <t>Біомедична інженерія</t>
+          <t>Біотехнології та біоінженерія</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F263" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G263" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H263" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B264" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G264" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H264" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I264" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B265" s="8" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>163</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
-          <t>Електроніка</t>
+          <t>Біомедична інженерія</t>
         </is>
       </c>
       <c r="D265" s="3"/>
       <c r="E265" s="6" t="n">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="F265" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G265" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H265" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B266" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C266" s="3" t="inlineStr">
         <is>
-          <t>Електронні комунікації та радіотехніка</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D266" s="3"/>
       <c r="E266" s="6" t="n">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="F266" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G266" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H266" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I266" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B267" s="8" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>171</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
-          <t>Телекомунікації та радіотехніка</t>
+          <t>Електроніка</t>
         </is>
       </c>
       <c r="D267" s="3"/>
       <c r="E267" s="6" t="n">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="F267" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G267" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H267" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B268" s="8" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
-          <t>Авіоніка</t>
+          <t>Електронні комунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D268" s="3"/>
       <c r="E268" s="6" t="n">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="F268" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G268" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H268" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I268" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B269" s="8" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>172</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
-          <t>Авіоніка</t>
+          <t>Телекомунікації та радіотехніка</t>
         </is>
       </c>
       <c r="D269" s="3"/>
       <c r="E269" s="6" t="n">
         <v>7</v>
       </c>
       <c r="F269" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G269" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H269" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I269" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B270" s="8" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>173</t>
         </is>
       </c>
       <c r="C270" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Авіоніка</t>
         </is>
       </c>
       <c r="D270" s="3"/>
       <c r="E270" s="6" t="n">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="F270" s="6" t="n">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G270" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H270" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B271" s="8" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>173</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Авіоніка</t>
         </is>
       </c>
       <c r="D271" s="3"/>
       <c r="E271" s="6" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="F271" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G271" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H271" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I271" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B272" s="8" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C272" s="3" t="inlineStr">
         <is>
-          <t>Мікро- та наносистемна техніка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D272" s="3"/>
       <c r="E272" s="6" t="n">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F272" s="6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G272" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H272" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B273" s="8" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C273" s="3" t="inlineStr">
         <is>
-          <t>Гірництво</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D273" s="3"/>
       <c r="E273" s="6" t="n">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="F273" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="G273" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H273" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B274" s="8" t="inlineStr">
         <is>
-          <t>186</t>
+          <t>176</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
-          <t>Видавництво та поліграфія</t>
+          <t>Мікро- та наносистемна техніка</t>
         </is>
       </c>
       <c r="D274" s="3"/>
       <c r="E274" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F274" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G274" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H274" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B275" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>184</t>
         </is>
       </c>
       <c r="C275" s="3" t="inlineStr">
         <is>
-          <t>Терапія та реабілітація</t>
+          <t>Гірництво</t>
         </is>
       </c>
       <c r="D275" s="3"/>
       <c r="E275" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F275" s="6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="G275" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H275" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I275" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B276" s="8" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>186</t>
         </is>
       </c>
       <c r="C276" s="3" t="inlineStr">
         <is>
-          <t>Фізична терапія, ерготерапія</t>
+          <t>Видавництво та поліграфія</t>
         </is>
       </c>
       <c r="D276" s="3"/>
       <c r="E276" s="6" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="F276" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G276" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H276" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="I276" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B277" s="8" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D277" s="3"/>
       <c r="E277" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F277" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G277" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H277" s="6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I277" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B278" s="8" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>227</t>
         </is>
       </c>
       <c r="C278" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Фізична терапія, ерготерапія</t>
         </is>
       </c>
       <c r="D278" s="3"/>
       <c r="E278" s="6" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F278" s="6" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="G278" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H278" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I278" s="6" t="n">
         <v>0</v>
       </c>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
+      <c r="A279" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B279" s="8" t="inlineStr">
+        <is>
+          <t>231</t>
+        </is>
+      </c>
+      <c r="C279" s="3" t="inlineStr">
+        <is>
+          <t>Соціальна робота</t>
+        </is>
+      </c>
+      <c r="D279" s="3"/>
+      <c r="E279" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="F279" s="6" t="n">
+        <v>1</v>
+      </c>
+      <c r="G279" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H279" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="I279" s="6" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="280">
+      <c r="A280" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B280" s="8" t="inlineStr">
+        <is>
+          <t>281</t>
+        </is>
+      </c>
+      <c r="C280" s="3" t="inlineStr">
+        <is>
+          <t>Публічне управління та адміністрування</t>
+        </is>
+      </c>
+      <c r="D280" s="3"/>
+      <c r="E280" s="6" t="n">
+        <v>10</v>
+      </c>
+      <c r="F280" s="6" t="n">
+        <v>4</v>
+      </c>
+      <c r="G280" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H280" s="6" t="n">
+        <v>2</v>
+      </c>
+      <c r="I280" s="6" t="n">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:I278"/>
+  <autoFilter ref="A1:I280"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>