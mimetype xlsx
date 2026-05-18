--- v3 (2026-03-31)
+++ v4 (2026-05-18)
@@ -1974,51 +1974,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>J1</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Послуги краси</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
@@ -2146,51 +2146,51 @@
       </c>
       <c r="B3" s="8" t="n">
         <v>2</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер
 5122 Кухар дитячого харчування</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
         <v>26</v>
       </c>
@@ -2216,74 +2216,74 @@
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>72</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Пастижер</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
         <v>56</v>
       </c>
       <c r="C9" s="8" t="n">
@@ -2309,73 +2309,73 @@
       </c>
       <c r="B10" s="8" t="n">
         <v>85</v>
       </c>
       <c r="C10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E10" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець
 7435 Закрійник</t>
         </is>
       </c>
       <c r="B11" s="8" t="n">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>7439 Майстер з пошиття одягу</t>
         </is>
       </c>
       <c r="B12" s="8" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F12"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>