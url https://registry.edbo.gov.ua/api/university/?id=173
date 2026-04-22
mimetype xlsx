--- v2 (2026-01-27)
+++ v3 (2026-04-22)
@@ -2730,54 +2730,54 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F2" s="6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -2895,51 +2895,51 @@
       <c r="H6" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="6" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="F7" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
@@ -2964,84 +2964,84 @@
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>41</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>101</v>
+        <v>76</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F10" s="6" t="n">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
@@ -3060,120 +3060,120 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>B8</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Богослов'я</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>1</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -3195,117 +3195,117 @@
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
         <v>6</v>
       </c>
       <c r="F16" s="6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>041</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Богослов’я</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>14</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
@@ -3357,51 +3357,51 @@
       <c r="H20" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F21" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H21" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>