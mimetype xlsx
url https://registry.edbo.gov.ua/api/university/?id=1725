--- v1 (2026-02-19)
+++ v2 (2026-04-16)
@@ -314,111 +314,111 @@
         <is>
           <t>Державна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>92703</t>
+          <t>37500</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>UA44140110010014704</t>
+          <t>UA53040030010081016</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Регіон (місцезнаходження)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>Луганська обл.</t>
+          <t>Полтавська обл.</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (місцезнаходження)</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>м. Старобільськ</t>
+          <t>м. Лубни</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>пл. Гоголя, 1</t>
+          <t>вул. Новікова Віктора, 2</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>066-966-48-22, 066-782-89-36, 050-914-65-83</t>
+          <t>+38(066)-966-48-22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>koledg_lnu@ukr.net</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>www.luguniv.edu.ua</t>
         </is>
@@ -2680,51 +2680,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A4</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Фізична культура</t>
         </is>
       </c>
       <c r="E3" s="8" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>J1</t>
         </is>
       </c>