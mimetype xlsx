--- v0 (2025-10-23)
+++ v1 (2026-05-11)
@@ -314,111 +314,111 @@
         <is>
           <t>Державна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Найменування органу, до сфери управління якого належить заклад освіти</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Поштовий індекс (місцезнаходження)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
-          <t>92700</t>
+          <t>37500</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Код КАТОТТГ (місцезнаходження)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
-          <t>UA44140110010014704</t>
+          <t>UA53040030010081016</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>Регіон (місцезнаходження)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
-          <t>Луганська обл.</t>
+          <t>Полтавська обл.</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>Населений пункт (місцезнаходження)</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
-          <t>м. Старобільськ</t>
+          <t>м. Лубни</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>Адреса (місцезнаходження)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
-          <t>пл. Гоголя, 1</t>
+          <t>вул. Новікова Віктора, 2</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>Телефон / факс</t>
         </is>
       </c>
       <c r="B16" s="3" t="inlineStr">
         <is>
-          <t>066-966-48-22, 066-782-89-36, 066-247-19-90</t>
+          <t>+38(066)-966-48-22</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>Електронна пошта</t>
         </is>
       </c>
       <c r="B17" s="3" t="inlineStr">
         <is>
           <t>stbkoledg@gmail.com</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>Веб-сайт</t>
         </is>
       </c>
       <c r="B18" s="3"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="2" t="inlineStr">
@@ -2020,51 +2020,51 @@
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
           <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="8" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>