--- v2 (2026-02-09)
+++ v3 (2026-04-30)
@@ -1912,51 +1912,51 @@
       <c r="H4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>023</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Образотворче мистецтво, декоративне мистецтво, реставрація</t>
         </is>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="8" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I5"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
@@ -2068,51 +2068,51 @@
         </is>
       </c>
       <c r="B4" s="8" t="n">
         <v>1</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>7135 Вітражник</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7135.1 Вітражник</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
         <v>1</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
@@ -2270,73 +2270,73 @@
       </c>
       <c r="B13" s="8" t="n">
         <v>3</v>
       </c>
       <c r="C13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>7331 Реставратор виробів з дерева
 7422 Столяр</t>
         </is>
       </c>
       <c r="B14" s="8" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>7344 Фотограф (фотороботи)</t>
         </is>
       </c>
       <c r="B15" s="8" t="n">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>