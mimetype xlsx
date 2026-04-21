--- v2 (2026-02-10)
+++ v3 (2026-04-21)
@@ -29,51 +29,51 @@
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПДО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Освітні програми" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Здобувачі ВО" sheetId="9" state="visible" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$10</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$16</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$47</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$3</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$324</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$327</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$181</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
@@ -1796,90 +1796,90 @@
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F20" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G20" s="7" t="inlineStr">
         <is>
           <t> 13447</t>
         </is>
       </c>
       <c r="H20" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I20" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 02.05.2025 № 47-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="F21" s="6" t="n">
         <v>15</v>
       </c>
       <c r="G21" s="7" t="inlineStr">
         <is>
           <t> 801</t>
         </is>
       </c>
       <c r="H21" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="I21" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 14.01.2021 № 2-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I21"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:L47"/>
@@ -4187,51 +4187,51 @@
       </c>
       <c r="J3" s="9"/>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 20.06.2025 № 100-л</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K3"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K324"/>
+  <dimension ref="A1:K327"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Освітній ступінь</t>
@@ -4434,4512 +4434,4508 @@
           <t>Польська мова і зарубіжна література та Українська мова і література</t>
         </is>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I5" s="9"/>
       <c r="J5" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K5" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
-          <t>014</t>
+          <t>015</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
-          <t>Польська мова та зарубіжна література</t>
+          <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E6" s="6" t="n">
-        <v>62541</v>
+        <v>54648</v>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
-          <t>Польська мова і література та Українська мова і література</t>
+          <t>Професійна освіта (Цифрові технології)</t>
         </is>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
-        <v>54648</v>
+        <v>59524</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Цифрові технології)</t>
+          <t>Професійна освіта (Цифрові технології). Управління персоналом</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
-        <v>59524</v>
+        <v>59525</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Цифрові технології). Управління персоналом</t>
+          <t>Професійна освіта (Цифрові технології). Фінансова грамотність</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I8" s="9"/>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
-          <t>015</t>
+          <t>017</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
-        <v>59525</v>
+        <v>23391</v>
       </c>
       <c r="F9" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Цифрові технології). Фінансова грамотність</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I9" s="9"/>
+          <t>- 1592</t>
+        </is>
+      </c>
+      <c r="I9" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J9" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
-          <t>017</t>
+          <t>022</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D10" s="3"/>
+          <t>Дизайн</t>
+        </is>
+      </c>
+      <c r="D10" s="3" t="inlineStr">
+        <is>
+          <t>Графічний дизайн</t>
+        </is>
+      </c>
       <c r="E10" s="6" t="n">
-        <v>23391</v>
+        <v>55581</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
-          <t>- 1592</t>
+          <t>- 12200</t>
         </is>
       </c>
       <c r="I10" s="9" t="n">
-        <v>46204</v>
+        <v>46155</v>
       </c>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
-          <t>022</t>
+          <t>028</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент соціокультурної діяльності</t>
+        </is>
+      </c>
+      <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
-        <v>55581</v>
+        <v>20162</v>
       </c>
       <c r="F11" s="3" t="inlineStr">
         <is>
-          <t>Графічний дизайн</t>
+          <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="7" t="inlineStr">
         <is>
-          <t>- 12200</t>
+          <t>- 8884</t>
         </is>
       </c>
       <c r="I11" s="9" t="n">
-        <v>46155</v>
+        <v>47300</v>
       </c>
       <c r="J11" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K11" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>028</t>
+          <t>029</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент соціокультурної діяльності</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>20162</v>
+        <v>7446</v>
       </c>
       <c r="F12" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент соціокультурної діяльності</t>
+          <t>Документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="7" t="inlineStr">
         <is>
-          <t>- 8884</t>
+          <t>- 4989</t>
         </is>
       </c>
       <c r="I12" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J12" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K12" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>035</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
-[...2 lines deleted...]
-      <c r="D13" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D13" s="3" t="inlineStr">
+        <is>
+          <t>германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E13" s="6" t="n">
-        <v>7446</v>
+        <v>39625</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
-          <t>Документознавство та інформаційна діяльність</t>
+          <t>Бізнес-комунікації та переклад</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
-          <t>- 4989</t>
+          <t>- 7289</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
-          <t>035</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Економіка</t>
+        </is>
+      </c>
+      <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>39625</v>
+        <v>7337</v>
       </c>
       <c r="F14" s="3" t="inlineStr">
         <is>
-          <t>Бізнес-комунікації та переклад</t>
+          <t>Міжнародна економіка</t>
         </is>
       </c>
       <c r="G14" s="3"/>
       <c r="H14" s="7" t="inlineStr">
         <is>
-          <t>- 7289</t>
+          <t>- 4345</t>
         </is>
       </c>
       <c r="I14" s="9" t="n">
-        <v>47300</v>
+        <v>48761</v>
       </c>
       <c r="J14" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K14" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="6" t="n">
-        <v>7337</v>
+        <v>7551</v>
       </c>
       <c r="F15" s="3" t="inlineStr">
         <is>
-          <t>Міжнародна економіка</t>
+          <t>Економічна кібернетика</t>
         </is>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="7" t="inlineStr">
         <is>
-          <t>- 4345</t>
+          <t>- 4346</t>
         </is>
       </c>
       <c r="I15" s="9" t="n">
         <v>48761</v>
       </c>
       <c r="J15" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K15" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>7551</v>
+        <v>46709</v>
       </c>
       <c r="F16" s="3" t="inlineStr">
         <is>
-          <t>Економічна кібернетика</t>
+          <t>Економіка та управління бізнесом</t>
         </is>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="7" t="inlineStr">
         <is>
-          <t>- 4346</t>
+          <t>- 4270</t>
         </is>
       </c>
       <c r="I16" s="9" t="n">
-        <v>48761</v>
+        <v>46935</v>
       </c>
       <c r="J16" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K16" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>46709</v>
+        <v>32779</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
-          <t>Економіка та управління бізнесом</t>
+          <t>Міжнародні та регіональні політичні комунікації</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
-          <t>- 4270</t>
+          <t>- 1349</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>32779</v>
+        <v>19523</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні та регіональні політичні комунікації</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t>- 1349</t>
+          <t>- 8484</t>
         </is>
       </c>
       <c r="I18" s="9" t="n">
-        <v>46204</v>
+        <v>47300</v>
       </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>061</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
-        <v>19523</v>
+        <v>39622</v>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Правова журналістика</t>
         </is>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="7" t="inlineStr">
         <is>
-          <t>- 8484</t>
+          <t>- 11167</t>
         </is>
       </c>
       <c r="I19" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J19" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K19" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
-          <t>061</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
-        <v>39622</v>
+        <v>25827</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
-          <t>Правова журналістика</t>
+          <t>Аудит і аналіз бізнесу</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
-          <t>- 11167</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I20" s="9"/>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D21" s="3"/>
       <c r="E21" s="6" t="n">
-        <v>25827</v>
+        <v>25828</v>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
-          <t>Аудит і аналіз бізнесу</t>
+          <t>Облік і контроль в державному секторі економіки</t>
         </is>
       </c>
       <c r="G21" s="3"/>
       <c r="H21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I21" s="9"/>
       <c r="J21" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K21" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
-        <v>25828</v>
+        <v>25829</v>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
-          <t>Облік і контроль в державному секторі економіки</t>
+          <t>Облік і оподаткування агропромислового бізнесу</t>
         </is>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I22" s="9"/>
       <c r="J22" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K22" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="6" t="n">
-        <v>25829</v>
+        <v>25830</v>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування агропромислового бізнесу</t>
+          <t>Облік і оподаткування діяльності суб’єктів господарювання</t>
         </is>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I23" s="9"/>
       <c r="J23" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K23" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B24" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C24" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="6" t="n">
-        <v>25830</v>
+        <v>26207</v>
       </c>
       <c r="F24" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування діяльності суб’єктів господарювання</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I24" s="9"/>
+          <t>- 7283</t>
+        </is>
+      </c>
+      <c r="I24" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J24" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K24" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>26207</v>
+        <v>4046</v>
       </c>
       <c r="F25" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Банківська справа</t>
         </is>
       </c>
       <c r="G25" s="3"/>
       <c r="H25" s="7" t="inlineStr">
         <is>
-          <t>- 7283</t>
+          <t>- 5559</t>
         </is>
       </c>
       <c r="I25" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J25" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K25" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
-        <v>4046</v>
+        <v>6840</v>
       </c>
       <c r="F26" s="3" t="inlineStr">
         <is>
-          <t>Банківська справа</t>
+          <t>Фінанси</t>
         </is>
       </c>
       <c r="G26" s="3"/>
       <c r="H26" s="7" t="inlineStr">
         <is>
-          <t>- 5559</t>
+          <t>- 5560</t>
         </is>
       </c>
       <c r="I26" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J26" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K26" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D27" s="3"/>
       <c r="E27" s="6" t="n">
-        <v>6840</v>
+        <v>19496</v>
       </c>
       <c r="F27" s="3" t="inlineStr">
         <is>
-          <t>Фінанси</t>
+          <t>Фіскальне адміністрування</t>
         </is>
       </c>
       <c r="G27" s="3"/>
       <c r="H27" s="7" t="inlineStr">
         <is>
-          <t>- 5560</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I27" s="9"/>
       <c r="J27" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K27" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>19496</v>
+        <v>19499</v>
       </c>
       <c r="F28" s="3" t="inlineStr">
         <is>
-          <t>Фіскальне адміністрування</t>
+          <t>Митна справа</t>
         </is>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I28" s="9"/>
       <c r="J28" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K28" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>19499</v>
+        <v>32915</v>
       </c>
       <c r="F29" s="3" t="inlineStr">
         <is>
-          <t>Митна справа</t>
+          <t>Фінансовий менеджмент</t>
         </is>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I29" s="9"/>
+          <t>- 5572</t>
+        </is>
+      </c>
+      <c r="I29" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J29" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K29" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>32915</v>
+        <v>52648</v>
       </c>
       <c r="F30" s="3" t="inlineStr">
         <is>
-          <t>Фінансовий менеджмент</t>
+          <t>Митна та податкова справа</t>
         </is>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="7" t="inlineStr">
         <is>
-          <t>- 5572</t>
+          <t>- 5575</t>
         </is>
       </c>
       <c r="I30" s="9" t="n">
-        <v>46204</v>
+        <v>46935</v>
       </c>
       <c r="J30" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K30" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="6" t="n">
-        <v>52648</v>
+        <v>59533</v>
       </c>
       <c r="F31" s="3" t="inlineStr">
         <is>
-          <t>Митна та податкова справа</t>
+          <t>Банківська справа</t>
         </is>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="7" t="inlineStr">
         <is>
-          <t>- 5575</t>
+          <t>- 5559</t>
         </is>
       </c>
       <c r="I31" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J31" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K31" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B32" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C32" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="6" t="n">
-        <v>59533</v>
+        <v>59534</v>
       </c>
       <c r="F32" s="3" t="inlineStr">
         <is>
-          <t>Банківська справа</t>
+          <t>Фінанси</t>
         </is>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="7" t="inlineStr">
         <is>
-          <t>- 5559</t>
+          <t>- 5560</t>
         </is>
       </c>
       <c r="I32" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J32" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K32" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
-        <v>59534</v>
+        <v>59535</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
-          <t>Фінанси</t>
+          <t>Митна та податкова справа</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
-          <t>- 5560</t>
+          <t>- 5575</t>
         </is>
       </c>
       <c r="I33" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
-        <v>59535</v>
+        <v>59536</v>
       </c>
       <c r="F34" s="3" t="inlineStr">
         <is>
-          <t>Митна та податкова справа</t>
+          <t>Фінансовий менеджмент</t>
         </is>
       </c>
       <c r="G34" s="3"/>
       <c r="H34" s="7" t="inlineStr">
         <is>
-          <t>- 5575</t>
+          <t>- 5572</t>
         </is>
       </c>
       <c r="I34" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J34" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K34" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B35" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D35" s="3"/>
       <c r="E35" s="6" t="n">
-        <v>59536</v>
+        <v>7816</v>
       </c>
       <c r="F35" s="3" t="inlineStr">
         <is>
-          <t>Фінансовий менеджмент</t>
+          <t>Міжнародний менеджмент</t>
         </is>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="7" t="inlineStr">
         <is>
-          <t>- 5572</t>
+          <t>- 5295</t>
         </is>
       </c>
       <c r="I35" s="9" t="n">
-        <v>46204</v>
+        <v>48761</v>
       </c>
       <c r="J35" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K35" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B36" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
-        <v>7816</v>
+        <v>18987</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний менеджмент</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
-          <t>- 5295</t>
+          <t>- 5287</t>
         </is>
       </c>
       <c r="I36" s="9" t="n">
         <v>48761</v>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>18987</v>
+        <v>32926</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Управління персоналом</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
-          <t>- 5287</t>
+          <t>- 13172</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
-        <v>48761</v>
+        <v>47665</v>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>32926</v>
+        <v>19515</v>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
-          <t>Управління персоналом</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G38" s="3"/>
       <c r="H38" s="7" t="inlineStr">
         <is>
-          <t>- 13172</t>
+          <t>- 8524</t>
         </is>
       </c>
       <c r="I38" s="9" t="n">
-        <v>47665</v>
+        <v>47300</v>
       </c>
       <c r="J38" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K38" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D39" s="3"/>
       <c r="E39" s="6" t="n">
-        <v>19515</v>
+        <v>20170</v>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G39" s="3"/>
       <c r="H39" s="7" t="inlineStr">
         <is>
-          <t>- 8524</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I39" s="9"/>
       <c r="J39" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K39" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B40" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="6" t="n">
-        <v>20170</v>
+        <v>59537</v>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="G40" s="3"/>
       <c r="H40" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I40" s="9"/>
+          <t>- 14774</t>
+        </is>
+      </c>
+      <c r="I40" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J40" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K40" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B41" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C41" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D41" s="3"/>
       <c r="E41" s="6" t="n">
-        <v>59537</v>
+        <v>65882</v>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="G41" s="3"/>
       <c r="H41" s="7" t="inlineStr">
         <is>
-          <t>- 14774</t>
+          <t>- 13164</t>
         </is>
       </c>
       <c r="I41" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J41" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K41" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>65882</v>
+        <v>20167</v>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G42" s="3"/>
       <c r="H42" s="7" t="inlineStr">
         <is>
-          <t>- 13164</t>
+          <t>- 5289</t>
         </is>
       </c>
       <c r="I42" s="9" t="n">
-        <v>47665</v>
+        <v>48761</v>
       </c>
       <c r="J42" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K42" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>101</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D43" s="3"/>
       <c r="E43" s="6" t="n">
-        <v>20167</v>
+        <v>32944</v>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Екологічна безпека та охорона навколишнього середовища</t>
         </is>
       </c>
       <c r="G43" s="3"/>
       <c r="H43" s="7" t="inlineStr">
         <is>
-          <t>- 5289</t>
+          <t>- 8133</t>
         </is>
       </c>
       <c r="I43" s="9" t="n">
-        <v>48761</v>
+        <v>47300</v>
       </c>
       <c r="J43" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K43" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B44" s="7" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C44" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D44" s="3"/>
       <c r="E44" s="6" t="n">
-        <v>32944</v>
+        <v>20171</v>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
-          <t>Екологічна безпека та охорона навколишнього середовища</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G44" s="3"/>
       <c r="H44" s="7" t="inlineStr">
         <is>
-          <t>- 8133</t>
+          <t>- 5042</t>
         </is>
       </c>
       <c r="I44" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J44" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K44" s="9"/>
+          <t>УД 20012434</t>
+        </is>
+      </c>
+      <c r="K44" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B45" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
-        <v>20171</v>
+        <v>21064</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Комп’ютерні науки</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="7" t="inlineStr">
         <is>
-          <t>- 5042</t>
+          <t>- 4428</t>
         </is>
       </c>
       <c r="I45" s="9" t="n">
-        <v>46935</v>
+        <v>48761</v>
       </c>
       <c r="J45" s="7" t="inlineStr">
         <is>
-          <t>УД 20012434</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
-        <v>21064</v>
+        <v>51605</v>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерні науки</t>
+          <t>Штучний інтелект</t>
         </is>
       </c>
       <c r="G46" s="3"/>
       <c r="H46" s="7" t="inlineStr">
         <is>
-          <t>- 4428</t>
+          <t>- 10596</t>
         </is>
       </c>
       <c r="I46" s="9" t="n">
-        <v>48761</v>
+        <v>47665</v>
       </c>
       <c r="J46" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K46" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C47" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D47" s="3"/>
       <c r="E47" s="6" t="n">
-        <v>51605</v>
+        <v>20172</v>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
-          <t>Штучний інтелект</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="G47" s="3"/>
       <c r="H47" s="7" t="inlineStr">
         <is>
-          <t>- 10596</t>
+          <t>- 4426</t>
         </is>
       </c>
       <c r="I47" s="9" t="n">
-        <v>47665</v>
+        <v>48761</v>
       </c>
       <c r="J47" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K47" s="9"/>
+          <t>УД 20012437</t>
+        </is>
+      </c>
+      <c r="K47" s="9" t="n">
+        <v>46204</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>20172</v>
+        <v>19517</v>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G48" s="3"/>
       <c r="H48" s="7" t="inlineStr">
         <is>
-          <t>- 4426</t>
+          <t>- 11228</t>
         </is>
       </c>
       <c r="I48" s="9" t="n">
-        <v>48761</v>
+        <v>47665</v>
       </c>
       <c r="J48" s="7" t="inlineStr">
         <is>
-          <t>УД 20012437</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K48" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
-        <v>19517</v>
+        <v>20175</v>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G49" s="3"/>
       <c r="H49" s="7" t="inlineStr">
         <is>
-          <t>- 11228</t>
+          <t>- 5562</t>
         </is>
       </c>
       <c r="I49" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J49" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K49" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
-        <v>20175</v>
+        <v>59540</v>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G50" s="3"/>
       <c r="H50" s="7" t="inlineStr">
         <is>
           <t>- 5562</t>
         </is>
       </c>
       <c r="I50" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J50" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K50" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>126</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>59540</v>
+        <v>21066</v>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Інформаційні системи та технології</t>
         </is>
       </c>
       <c r="G51" s="3"/>
       <c r="H51" s="7" t="inlineStr">
         <is>
-          <t>- 5562</t>
+          <t>- 1746</t>
         </is>
       </c>
       <c r="I51" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J51" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K51" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>141</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>21066</v>
+        <v>49555</v>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
-          <t>Інформаційні системи та технології</t>
+          <t>Енергетичний аудит</t>
         </is>
       </c>
       <c r="G52" s="3"/>
       <c r="H52" s="7" t="inlineStr">
         <is>
-          <t>- 1746</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I52" s="9"/>
       <c r="J52" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K52" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
-          <t>Електроенергетика, електротехніка та електромеханіка</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D53" s="3"/>
       <c r="E53" s="6" t="n">
-        <v>49555</v>
+        <v>19518</v>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
-          <t>Енергетичний аудит</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G53" s="3"/>
       <c r="H53" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I53" s="9"/>
+          <t>- 5561</t>
+        </is>
+      </c>
+      <c r="I53" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J53" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K53" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B54" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>152</t>
         </is>
       </c>
       <c r="C54" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Метрологія та інформаційно-вимірювальна техніка</t>
         </is>
       </c>
       <c r="D54" s="3"/>
       <c r="E54" s="6" t="n">
-        <v>19518</v>
+        <v>49811</v>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Технології інтернету речей</t>
         </is>
       </c>
       <c r="G54" s="3"/>
       <c r="H54" s="7" t="inlineStr">
         <is>
-          <t>- 5561</t>
+          <t>- 11245</t>
         </is>
       </c>
       <c r="I54" s="9" t="n">
-        <v>46935</v>
+        <v>46134</v>
       </c>
       <c r="J54" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K54" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
-          <t>Метрологія та інформаційно-вимірювальна техніка</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>49811</v>
+        <v>59541</v>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
-          <t>Технології інтернету речей</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G55" s="3"/>
       <c r="H55" s="7" t="inlineStr">
         <is>
-          <t>- 11245</t>
+          <t>- 5561</t>
         </is>
       </c>
       <c r="I55" s="9" t="n">
-        <v>46134</v>
+        <v>46935</v>
       </c>
       <c r="J55" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K55" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>175</t>
         </is>
       </c>
       <c r="C56" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Інформаційно-вимірювальні технології</t>
         </is>
       </c>
       <c r="D56" s="3"/>
       <c r="E56" s="6" t="n">
-        <v>59541</v>
+        <v>59544</v>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Технології інтернету речей</t>
         </is>
       </c>
       <c r="G56" s="3"/>
       <c r="H56" s="7" t="inlineStr">
         <is>
-          <t>- 5561</t>
+          <t>- 13448</t>
         </is>
       </c>
       <c r="I56" s="9" t="n">
-        <v>46935</v>
+        <v>46134</v>
       </c>
       <c r="J56" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K56" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>181</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
-          <t>Інформаційно-вимірювальні технології</t>
+          <t>Харчові технології</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>59544</v>
+        <v>56628</v>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
-          <t>Технології інтернету речей</t>
+          <t>Харчові технології та продовольча безпека</t>
         </is>
       </c>
       <c r="G57" s="3"/>
       <c r="H57" s="7" t="inlineStr">
         <is>
-          <t>- 13448</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I57" s="9"/>
       <c r="J57" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K57" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>191</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології</t>
+          <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>56628</v>
+        <v>63213</v>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
-          <t>Харчові технології та продовольча безпека</t>
+          <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="G58" s="3"/>
       <c r="H58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I58" s="9"/>
       <c r="J58" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K58" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
-          <t>191</t>
+          <t>192</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
-          <t>Архітектура та містобудування</t>
+          <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>63213</v>
+        <v>56353</v>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
-          <t>Архітектура та містобудування</t>
+          <t>Будівельна інженерія</t>
         </is>
       </c>
       <c r="G59" s="3"/>
       <c r="H59" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I59" s="9"/>
       <c r="J59" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K59" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>193</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
-          <t>Будівництво та цивільна інженерія</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>56353</v>
+        <v>19516</v>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
-          <t>Будівельна інженерія</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="G60" s="3"/>
       <c r="H60" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I60" s="9"/>
       <c r="J60" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K60" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>19516</v>
+        <v>33013</v>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Експертна оцінка землі та нерухомого майна</t>
         </is>
       </c>
       <c r="G61" s="3"/>
       <c r="H61" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I61" s="9"/>
+          <t>- 11268</t>
+        </is>
+      </c>
+      <c r="I61" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J61" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K61" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>201</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
-          <t>Геодезія та землеустрій</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>33013</v>
+        <v>33019</v>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
-          <t>Експертна оцінка землі та нерухомого майна</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="G62" s="3"/>
       <c r="H62" s="7" t="inlineStr">
         <is>
-          <t>- 11268</t>
+          <t>- 4156</t>
         </is>
       </c>
       <c r="I62" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J62" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K62" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>231</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D63" s="3"/>
       <c r="E63" s="6" t="n">
-        <v>33019</v>
+        <v>20166</v>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G63" s="3"/>
       <c r="H63" s="7" t="inlineStr">
         <is>
-          <t>- 4156</t>
+          <t>- 5097</t>
         </is>
       </c>
       <c r="I63" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J63" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K63" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>232</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Соціальне забезпечення</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>20166</v>
+        <v>23393</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Соціальне забезпечення</t>
         </is>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="7" t="inlineStr">
         <is>
-          <t>- 5097</t>
+          <t>- 4143</t>
         </is>
       </c>
       <c r="I64" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>241</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
-          <t>Соціальне забезпечення</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D65" s="3"/>
       <c r="E65" s="6" t="n">
-        <v>23393</v>
+        <v>26203</v>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
-          <t>Соціальне забезпечення</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G65" s="3"/>
       <c r="H65" s="7" t="inlineStr">
         <is>
-          <t>- 4143</t>
+          <t>- 9084</t>
         </is>
       </c>
       <c r="I65" s="9" t="n">
-        <v>46935</v>
+        <v>47300</v>
       </c>
       <c r="J65" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K65" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>242</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Туризм</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>26203</v>
+        <v>25831</v>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Туризм</t>
         </is>
       </c>
       <c r="G66" s="3"/>
       <c r="H66" s="7" t="inlineStr">
         <is>
-          <t>- 9084</t>
+          <t>- 5571</t>
         </is>
       </c>
       <c r="I66" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J66" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K66" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D67" s="3"/>
       <c r="E67" s="6" t="n">
-        <v>25831</v>
+        <v>59546</v>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
         </is>
       </c>
       <c r="G67" s="3"/>
       <c r="H67" s="7" t="inlineStr">
         <is>
           <t>- 5571</t>
         </is>
       </c>
       <c r="I67" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J67" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K67" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>256</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
-          <t>Туризм і рекреація</t>
+          <t>Національна безпека</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>59546</v>
+        <v>64055</v>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
-          <t>Туризм</t>
+          <t>Національна безпека (за окремими сферами забезпечення і видами діяльності)</t>
         </is>
       </c>
       <c r="G68" s="3"/>
       <c r="H68" s="7" t="inlineStr">
         <is>
-          <t>- 5571</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I68" s="9"/>
       <c r="J68" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K68" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
-          <t>256</t>
+          <t>262</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
-          <t>Національна безпека</t>
+          <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>64055</v>
+        <v>19519</v>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
-          <t>Національна безпека (за окремими сферами забезпечення і видами діяльності)</t>
+          <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="G69" s="3"/>
       <c r="H69" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I69" s="9"/>
+          <t>- 1735</t>
+        </is>
+      </c>
+      <c r="I69" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J69" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K69" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>19519</v>
+        <v>19520</v>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
-          <t>Правоохоронна діяльність</t>
+          <t>Економічна безпека та фінансові розслідування</t>
         </is>
       </c>
       <c r="G70" s="3"/>
       <c r="H70" s="7" t="inlineStr">
         <is>
-          <t>- 1735</t>
+          <t>- 13259</t>
         </is>
       </c>
       <c r="I70" s="9" t="n">
-        <v>46204</v>
+        <v>47665</v>
       </c>
       <c r="J70" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K70" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>274</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
-          <t>Правоохоронна діяльність</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D71" s="3"/>
       <c r="E71" s="6" t="n">
-        <v>19520</v>
+        <v>49813</v>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
-          <t>Економічна безпека та фінансові розслідування</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G71" s="3"/>
       <c r="H71" s="7" t="inlineStr">
         <is>
-          <t>- 13259</t>
+          <t>- 5086</t>
         </is>
       </c>
       <c r="I71" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J71" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K71" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B72" s="7" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>275</t>
         </is>
       </c>
       <c r="C72" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
-[...2 lines deleted...]
-      <c r="D72" s="3"/>
+          <t>Транспортні технології</t>
+        </is>
+      </c>
+      <c r="D72" s="3" t="inlineStr">
+        <is>
+          <t>на автомобільному транспорті</t>
+        </is>
+      </c>
       <c r="E72" s="6" t="n">
-        <v>49813</v>
+        <v>53428</v>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Транспортні технології (на автомобільному транспорті)</t>
         </is>
       </c>
       <c r="G72" s="3"/>
       <c r="H72" s="7" t="inlineStr">
         <is>
-          <t>- 5086</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I72" s="9"/>
       <c r="J72" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K72" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Транспортні технології</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
           <t>на автомобільному транспорті</t>
         </is>
       </c>
       <c r="E73" s="6" t="n">
-        <v>53428</v>
+        <v>56426</v>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
-          <t>Транспортні технології (на автомобільному транспорті)</t>
+          <t>Управління на транспорті та логістика</t>
         </is>
       </c>
       <c r="G73" s="3"/>
       <c r="H73" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I73" s="9"/>
+          <t>- 11282</t>
+        </is>
+      </c>
+      <c r="I73" s="9" t="n">
+        <v>47665</v>
+      </c>
       <c r="J73" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K73" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
-          <t>Транспортні технології</t>
-[...6 lines deleted...]
-      </c>
+          <t>Публічне управління та адміністрування</t>
+        </is>
+      </c>
+      <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
-        <v>56426</v>
+        <v>19521</v>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
-          <t>Управління на транспорті та логістика</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G74" s="3"/>
       <c r="H74" s="7" t="inlineStr">
         <is>
-          <t>- 11282</t>
+          <t>- 12334</t>
         </is>
       </c>
       <c r="I74" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J74" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K74" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>19521</v>
+        <v>20487</v>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="G75" s="3"/>
       <c r="H75" s="7" t="inlineStr">
         <is>
-          <t>- 12334</t>
+          <t>- 8255</t>
         </is>
       </c>
       <c r="I75" s="9" t="n">
-        <v>47665</v>
+        <v>47300</v>
       </c>
       <c r="J75" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K75" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>20487</v>
+        <v>64710</v>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Економічна дипломатія</t>
         </is>
       </c>
       <c r="G76" s="3"/>
       <c r="H76" s="7" t="inlineStr">
         <is>
-          <t>- 8255</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I76" s="9"/>
       <c r="J76" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K76" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C77" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D77" s="3"/>
       <c r="E77" s="6" t="n">
-        <v>64710</v>
+        <v>20488</v>
       </c>
       <c r="F77" s="3" t="inlineStr">
         <is>
-          <t>Економічна дипломатія</t>
+          <t>Міжнародний бізнес</t>
         </is>
       </c>
       <c r="G77" s="3"/>
       <c r="H77" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I77" s="9"/>
       <c r="J77" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K77" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>20488</v>
+        <v>26202</v>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний бізнес</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G78" s="3"/>
       <c r="H78" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I78" s="9"/>
+          <t>- 1375</t>
+        </is>
+      </c>
+      <c r="I78" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J78" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K78" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>293</t>
         </is>
       </c>
       <c r="C79" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D79" s="3"/>
       <c r="E79" s="6" t="n">
-        <v>26202</v>
+        <v>20491</v>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G79" s="3"/>
       <c r="H79" s="7" t="inlineStr">
         <is>
-          <t>- 1375</t>
+          <t>- 8253</t>
         </is>
       </c>
       <c r="I79" s="9" t="n">
-        <v>46204</v>
+        <v>47300</v>
       </c>
       <c r="J79" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K79" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
-          <t>293</t>
+          <t>A2</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>20491</v>
+        <v>68484</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Дошкільна освіта. Інклюзивна освіта</t>
         </is>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="7" t="inlineStr">
         <is>
-          <t>- 8253</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I80" s="9"/>
       <c r="J80" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K80" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
-          <t>A2</t>
+          <t>A3</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>68484</v>
+        <v>68481</v>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
-          <t>Дошкільна освіта. Інклюзивна освіта</t>
+          <t>Початкова освіта</t>
         </is>
       </c>
       <c r="G81" s="3"/>
       <c r="H81" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I81" s="9"/>
       <c r="J81" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K81" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
-          <t>A3</t>
+          <t>A4</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
-[...2 lines deleted...]
-      <c r="D82" s="3"/>
+          <t>Середня освіта</t>
+        </is>
+      </c>
+      <c r="D82" s="3" t="inlineStr">
+        <is>
+          <t>Польська мова та зарубіжна література</t>
+        </is>
+      </c>
       <c r="E82" s="6" t="n">
-        <v>68481</v>
+        <v>87722</v>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
-          <t>Початкова освіта</t>
+          <t>Польська мова і зарубіжна література та Українська мова і література</t>
         </is>
       </c>
       <c r="G82" s="3"/>
       <c r="H82" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I82" s="9"/>
       <c r="J82" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K82" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
-          <t>A4</t>
+          <t>A5</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
-          <t>Середня освіта</t>
+          <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
-          <t>Польська мова та зарубіжна література</t>
+          <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E83" s="6" t="n">
-        <v>87722</v>
+        <v>66019</v>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
-          <t>Польська мова і зарубіжна література та Українська мова і література</t>
+          <t>Професійна освіта (Цифрові технології)</t>
         </is>
       </c>
       <c r="G83" s="3"/>
       <c r="H83" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I83" s="9"/>
       <c r="J83" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K83" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
-          <t>A5</t>
+          <t>A7</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта</t>
-[...6 lines deleted...]
-      </c>
+          <t>Фізична культура і спорт</t>
+        </is>
+      </c>
+      <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>66019</v>
+        <v>68491</v>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
-          <t>Професійна освіта (Цифрові технології)</t>
+          <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="G84" s="3"/>
       <c r="H84" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I84" s="9"/>
+          <t>- 11925</t>
+        </is>
+      </c>
+      <c r="I84" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J84" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K84" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
-          <t>A7</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
-[...2 lines deleted...]
-      <c r="D85" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D85" s="3" t="inlineStr">
+        <is>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E85" s="6" t="n">
-        <v>68491</v>
+        <v>68498</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
-          <t>Фізична культура і спорт</t>
+          <t>Бізнес-комунікації та переклад</t>
         </is>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="7" t="inlineStr">
         <is>
-          <t>- 11925</t>
+          <t>- 12015</t>
         </is>
       </c>
       <c r="I85" s="9" t="n">
-        <v>46204</v>
+        <v>47300</v>
       </c>
       <c r="J85" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K85" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
-          <t>B11</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
-          <t>Філологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
+        </is>
+      </c>
+      <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>68498</v>
+        <v>68501</v>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
-          <t>Бізнес-комунікації та переклад</t>
+          <t>Документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="G86" s="3"/>
       <c r="H86" s="7" t="inlineStr">
         <is>
-          <t>- 12015</t>
+          <t>- 11926</t>
         </is>
       </c>
       <c r="I86" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J86" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K86" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>B2</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
-[...2 lines deleted...]
-      <c r="D87" s="3"/>
+          <t>Дизайн</t>
+        </is>
+      </c>
+      <c r="D87" s="3" t="inlineStr">
+        <is>
+          <t>Графічний дизайн</t>
+        </is>
+      </c>
       <c r="E87" s="6" t="n">
-        <v>68501</v>
+        <v>86295</v>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
-          <t>Документознавство та інформаційна діяльність</t>
+          <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G87" s="3"/>
       <c r="H87" s="7" t="inlineStr">
         <is>
-          <t>- 11926</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I87" s="9"/>
       <c r="J87" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K87" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
-          <t>Графічний дизайн</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="E88" s="6" t="n">
-        <v>86295</v>
+        <v>73845</v>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
-          <t>Графічний дизайн</t>
+          <t>Економіка та управління бізнесом</t>
         </is>
       </c>
       <c r="G88" s="3"/>
       <c r="H88" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I88" s="9"/>
+          <t>- 11930</t>
+        </is>
+      </c>
+      <c r="I88" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J88" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K88" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E89" s="6" t="n">
-        <v>73845</v>
+        <v>73853</v>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
-          <t>Економіка та управління бізнесом</t>
+          <t>Економічна кібернетика</t>
         </is>
       </c>
       <c r="G89" s="3"/>
       <c r="H89" s="7" t="inlineStr">
         <is>
-          <t>- 11930</t>
+          <t>- 11927</t>
         </is>
       </c>
       <c r="I89" s="9" t="n">
-        <v>46935</v>
+        <v>48761</v>
       </c>
       <c r="J89" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K89" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C90" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E90" s="6" t="n">
-        <v>73853</v>
+        <v>73856</v>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
-          <t>Економічна кібернетика</t>
+          <t>Міжнародна економіка</t>
         </is>
       </c>
       <c r="G90" s="3"/>
       <c r="H90" s="7" t="inlineStr">
         <is>
-          <t>- 11927</t>
+          <t>- 11928</t>
         </is>
       </c>
       <c r="I90" s="9" t="n">
         <v>48761</v>
       </c>
       <c r="J90" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K90" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B91" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C91" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E91" s="6" t="n">
-        <v>73856</v>
+        <v>73868</v>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
-          <t>Міжнародна економіка</t>
+          <t>Міжнародний бізнес</t>
         </is>
       </c>
       <c r="G91" s="3"/>
       <c r="H91" s="7" t="inlineStr">
         <is>
-          <t>- 11928</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I91" s="9"/>
       <c r="J91" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K91" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
-[...6 lines deleted...]
-      </c>
+          <t>Політологія</t>
+        </is>
+      </c>
+      <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>73868</v>
+        <v>68503</v>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний бізнес</t>
+          <t>Міжнародні та регіональні політичні комунікації</t>
         </is>
       </c>
       <c r="G92" s="3"/>
       <c r="H92" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I92" s="9"/>
+          <t>- 11931</t>
+        </is>
+      </c>
+      <c r="I92" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J92" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K92" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="C93" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D93" s="3"/>
       <c r="E93" s="6" t="n">
-        <v>68503</v>
+        <v>72136</v>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні та регіональні політичні комунікації</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="G93" s="3"/>
       <c r="H93" s="7" t="inlineStr">
         <is>
-          <t>- 11931</t>
+          <t>- 13435</t>
         </is>
       </c>
       <c r="I93" s="9" t="n">
-        <v>46204</v>
+        <v>47300</v>
       </c>
       <c r="J93" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K93" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B94" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C94" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D94" s="3"/>
       <c r="E94" s="6" t="n">
-        <v>72136</v>
+        <v>72137</v>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Економічна дипломатія</t>
         </is>
       </c>
       <c r="G94" s="3"/>
       <c r="H94" s="7" t="inlineStr">
         <is>
-          <t>- 13435</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I94" s="9"/>
       <c r="J94" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K94" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B95" s="7" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C95" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D95" s="3"/>
       <c r="E95" s="6" t="n">
-        <v>72137</v>
+        <v>68504</v>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
-          <t>Економічна дипломатія</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G95" s="3"/>
       <c r="H95" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I95" s="9"/>
+          <t>- 11932</t>
+        </is>
+      </c>
+      <c r="I95" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J95" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K95" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B96" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C7</t>
         </is>
       </c>
       <c r="C96" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="D96" s="3"/>
       <c r="E96" s="6" t="n">
-        <v>68504</v>
+        <v>68625</v>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Журналістика</t>
         </is>
       </c>
       <c r="G96" s="3"/>
       <c r="H96" s="7" t="inlineStr">
         <is>
-          <t>- 11932</t>
+          <t>- 13440</t>
         </is>
       </c>
       <c r="I96" s="9" t="n">
-        <v>47300</v>
+        <v>47665</v>
       </c>
       <c r="J96" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K96" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
-          <t>C7</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
-        <v>68625</v>
+        <v>68508</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
-          <t>Журналістика</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="7" t="inlineStr">
         <is>
-          <t>- 13440</t>
+          <t>- 11933</t>
         </is>
       </c>
       <c r="I97" s="9" t="n">
-        <v>47665</v>
+        <v>47300</v>
       </c>
       <c r="J97" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K97" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>68508</v>
+        <v>88193</v>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Аудит та фінансова безпека бізнесу</t>
         </is>
       </c>
       <c r="G98" s="3"/>
       <c r="H98" s="7" t="inlineStr">
         <is>
-          <t>- 11933</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I98" s="9"/>
       <c r="J98" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K98" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C99" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D99" s="3"/>
       <c r="E99" s="6" t="n">
-        <v>88193</v>
+        <v>68515</v>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
-          <t>Аудит та фінансова безпека бізнесу</t>
+          <t>Фінанси</t>
         </is>
       </c>
       <c r="G99" s="3"/>
       <c r="H99" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I99" s="9"/>
+          <t>- 11935</t>
+        </is>
+      </c>
+      <c r="I99" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J99" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K99" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B100" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C100" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D100" s="3"/>
       <c r="E100" s="6" t="n">
-        <v>68515</v>
+        <v>68516</v>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
-          <t>Фінанси</t>
+          <t>Митна та податкова справа</t>
         </is>
       </c>
       <c r="G100" s="3"/>
       <c r="H100" s="7" t="inlineStr">
         <is>
-          <t>- 11935</t>
+          <t>- 11934</t>
         </is>
       </c>
       <c r="I100" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J100" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K100" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B101" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C101" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D101" s="3"/>
       <c r="E101" s="6" t="n">
-        <v>68516</v>
+        <v>68608</v>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
-          <t>Митна та податкова справа</t>
+          <t>Банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G101" s="3"/>
       <c r="H101" s="7" t="inlineStr">
         <is>
-          <t>- 11934</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I101" s="9"/>
       <c r="J101" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K101" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B102" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C102" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D102" s="3"/>
       <c r="E102" s="6" t="n">
-        <v>68608</v>
+        <v>72132</v>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
-          <t>Банківська справа, страхування та фондовий ринок</t>
+          <t>Банківська справа</t>
         </is>
       </c>
       <c r="G102" s="3"/>
       <c r="H102" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I102" s="9"/>
+          <t>- 15577</t>
+        </is>
+      </c>
+      <c r="I102" s="9" t="n">
+        <v>46935</v>
+      </c>
       <c r="J102" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K102" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B103" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C103" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D103" s="3"/>
       <c r="E103" s="6" t="n">
-        <v>72132</v>
+        <v>72133</v>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
-          <t>Банківська справа</t>
+          <t>Фінансовий менеджмент</t>
         </is>
       </c>
       <c r="G103" s="3"/>
       <c r="H103" s="7" t="inlineStr">
         <is>
-          <t>- 15577</t>
+          <t>- 11936</t>
         </is>
       </c>
       <c r="I103" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J103" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K103" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B104" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C104" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D104" s="3"/>
       <c r="E104" s="6" t="n">
-        <v>72133</v>
+        <v>68566</v>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
-          <t>Фінансовий менеджмент</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G104" s="3"/>
       <c r="H104" s="7" t="inlineStr">
         <is>
-          <t>- 11936</t>
+          <t>- 11937</t>
         </is>
       </c>
       <c r="I104" s="9" t="n">
-        <v>46204</v>
+        <v>48761</v>
       </c>
       <c r="J104" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K104" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B105" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C105" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D105" s="3"/>
       <c r="E105" s="6" t="n">
-        <v>68566</v>
+        <v>68567</v>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Управління персоналом</t>
         </is>
       </c>
       <c r="G105" s="3"/>
       <c r="H105" s="7" t="inlineStr">
         <is>
-          <t>- 11937</t>
+          <t>- 15571</t>
         </is>
       </c>
       <c r="I105" s="9" t="n">
-        <v>48761</v>
+        <v>47665</v>
       </c>
       <c r="J105" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K105" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B106" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
-        <v>68567</v>
+        <v>68569</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
-          <t>Управління персоналом</t>
+          <t>Міжнародний менеджмент</t>
         </is>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="7" t="inlineStr">
         <is>
-          <t>- 15571</t>
+          <t>- 11938</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>47665</v>
+        <v>48761</v>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>68569</v>
+        <v>68736</v>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний менеджмент</t>
+          <t>Підприємництво</t>
         </is>
       </c>
       <c r="G107" s="3"/>
       <c r="H107" s="7" t="inlineStr">
         <is>
-          <t>- 11938</t>
+          <t>- 17044</t>
         </is>
       </c>
       <c r="I107" s="9" t="n">
-        <v>48761</v>
+        <v>47665</v>
       </c>
       <c r="J107" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K107" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C108" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D108" s="3"/>
       <c r="E108" s="6" t="n">
-        <v>68736</v>
+        <v>68578</v>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G108" s="3"/>
       <c r="H108" s="7" t="inlineStr">
         <is>
-          <t>- 17044</t>
+          <t>- 13438</t>
         </is>
       </c>
       <c r="I108" s="9" t="n">
         <v>47665</v>
       </c>
       <c r="J108" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K108" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>68578</v>
+        <v>68580</v>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G109" s="3"/>
       <c r="H109" s="7" t="inlineStr">
         <is>
-          <t>- 13438</t>
+          <t>- 11939</t>
         </is>
       </c>
       <c r="I109" s="9" t="n">
-        <v>47665</v>
+        <v>47300</v>
       </c>
       <c r="J109" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K109" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D110" s="3"/>
       <c r="E110" s="6" t="n">
-        <v>68580</v>
+        <v>68734</v>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Торговельний бізнес і логістика</t>
         </is>
       </c>
       <c r="G110" s="3"/>
       <c r="H110" s="7" t="inlineStr">
         <is>
-          <t>- 11939</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I110" s="9"/>
       <c r="J110" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K110" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>68734</v>
+        <v>68583</v>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
-          <t>Торговельний бізнес і логістика</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G111" s="3"/>
       <c r="H111" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I111" s="9"/>
+          <t>- 13433</t>
+        </is>
+      </c>
+      <c r="I111" s="9" t="n">
+        <v>48761</v>
+      </c>
       <c r="J111" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K111" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D9</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D112" s="3"/>
       <c r="E112" s="6" t="n">
-        <v>68583</v>
+        <v>68587</v>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G112" s="3"/>
       <c r="H112" s="7" t="inlineStr">
         <is>
-          <t>- 13433</t>
+          <t>- 13436</t>
         </is>
       </c>
       <c r="I112" s="9" t="n">
-        <v>48761</v>
+        <v>47300</v>
       </c>
       <c r="J112" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K112" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B113" s="7" t="inlineStr">
         <is>
-          <t>D9</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C113" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D113" s="3"/>
       <c r="E113" s="6" t="n">
-        <v>68587</v>
+        <v>68594</v>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Екологічна безпека та охорона навколишнього середовища</t>
         </is>
       </c>
       <c r="G113" s="3"/>
       <c r="H113" s="7" t="inlineStr">
         <is>
-          <t>- 13436</t>
+          <t>- 11940</t>
         </is>
       </c>
       <c r="I113" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J113" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K113" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>E2</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>68594</v>
+        <v>88937</v>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
-          <t>Екологічна безпека та охорона навколишнього середовища</t>
+          <t>Eкологія та контрольовані екосередовища</t>
         </is>
       </c>
       <c r="G114" s="3"/>
       <c r="H114" s="7" t="inlineStr">
         <is>
-          <t>- 11940</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I114" s="9"/>
       <c r="J114" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K114" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D115" s="3"/>
       <c r="E115" s="6" t="n">
@@ -9099,92 +9095,92 @@
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C119" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D119" s="3"/>
       <c r="E119" s="6" t="n">
         <v>68659</v>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G119" s="3"/>
       <c r="H119" s="7" t="inlineStr">
         <is>
           <t>- 11946</t>
         </is>
       </c>
       <c r="I119" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J119" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K119" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B120" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C120" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D120" s="3"/>
       <c r="E120" s="6" t="n">
         <v>68663</v>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="G120" s="3"/>
       <c r="H120" s="7" t="inlineStr">
         <is>
           <t>- 11947</t>
         </is>
       </c>
       <c r="I120" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J120" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K120" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D121" s="3"/>
@@ -9866,51 +9862,51 @@
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C138" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D138" s="3"/>
       <c r="E138" s="6" t="n">
         <v>68726</v>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="G138" s="3"/>
       <c r="H138" s="7" t="inlineStr">
         <is>
           <t>- 13434</t>
         </is>
       </c>
       <c r="I138" s="9" t="n">
-        <v>46204</v>
+        <v>46387</v>
       </c>
       <c r="J138" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K138" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D139" s="3"/>
@@ -9952,51 +9948,51 @@
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D140" s="3"/>
       <c r="E140" s="6" t="n">
         <v>49843</v>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
           <t>Управління закладами освіти</t>
         </is>
       </c>
       <c r="G140" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H140" s="7" t="inlineStr">
         <is>
           <t>- 2585</t>
         </is>
       </c>
       <c r="I140" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J140" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K140" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B141" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C141" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D141" s="3"/>
@@ -10367,51 +10363,51 @@
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D149" s="3"/>
       <c r="E149" s="6" t="n">
         <v>26332</v>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H149" s="7" t="inlineStr">
         <is>
           <t>- 813</t>
         </is>
       </c>
       <c r="I149" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J149" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K149" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D150" s="3"/>
@@ -11451,51 +11447,51 @@
       <c r="C173" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
         <v>33784</v>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
           <t>Фінансовий менеджмент</t>
         </is>
       </c>
       <c r="G173" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H173" s="7" t="inlineStr">
         <is>
           <t>- 5573</t>
         </is>
       </c>
       <c r="I173" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J173" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K173" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B174" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D174" s="3"/>
@@ -11631,51 +11627,51 @@
       <c r="C177" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D177" s="3"/>
       <c r="E177" s="6" t="n">
         <v>59694</v>
       </c>
       <c r="F177" s="3" t="inlineStr">
         <is>
           <t>Фінансовий менеджмент</t>
         </is>
       </c>
       <c r="G177" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H177" s="7" t="inlineStr">
         <is>
           <t>- 5573</t>
         </is>
       </c>
       <c r="I177" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J177" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K177" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B178" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D178" s="3"/>
@@ -12754,51 +12750,51 @@
       <c r="C202" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D202" s="3"/>
       <c r="E202" s="6" t="n">
         <v>40189</v>
       </c>
       <c r="F202" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="G202" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H202" s="7" t="inlineStr">
         <is>
           <t>- 2638</t>
         </is>
       </c>
       <c r="I202" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J202" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K202" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B203" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D203" s="3"/>
@@ -13433,51 +13429,51 @@
       <c r="C217" s="3" t="inlineStr">
         <is>
           <t>Освітні науки</t>
         </is>
       </c>
       <c r="D217" s="3"/>
       <c r="E217" s="6" t="n">
         <v>68732</v>
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
           <t>Управління закладами освіти</t>
         </is>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H217" s="7" t="inlineStr">
         <is>
           <t>- 11957</t>
         </is>
       </c>
       <c r="I217" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J217" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K217" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B218" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C218" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D218" s="3"/>
@@ -13572,51 +13568,51 @@
       </c>
       <c r="D220" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E220" s="6" t="n">
         <v>68483</v>
       </c>
       <c r="F220" s="3" t="inlineStr">
         <is>
           <t>Фінансова грамотність</t>
         </is>
       </c>
       <c r="G220" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H220" s="7" t="inlineStr">
         <is>
           <t>- 11958</t>
         </is>
       </c>
       <c r="I220" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J220" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K220" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B221" s="7" t="inlineStr">
         <is>
           <t>A7</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
           <t>Фізична культура і спорт</t>
         </is>
       </c>
       <c r="D221" s="3"/>
@@ -13642,4635 +13638,4776 @@
         <v>48030</v>
       </c>
       <c r="J221" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K221" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B222" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
-      <c r="D222" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
-        <v>68499</v>
+        <v>88936</v>
       </c>
       <c r="F222" s="3" t="inlineStr">
         <is>
-          <t>Філологія (германські мови): методика викладання і переклад</t>
+          <t>Філологія: германські мови і літератури, переклад включно</t>
         </is>
       </c>
       <c r="G222" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H222" s="7" t="inlineStr">
         <is>
-          <t>- 19817</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I222" s="9"/>
       <c r="J222" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K222" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B223" s="7" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>B11</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
-[...2 lines deleted...]
-      <c r="D223" s="3"/>
+          <t>Філологія</t>
+        </is>
+      </c>
+      <c r="D223" s="3" t="inlineStr">
+        <is>
+          <t>Германські мови та літератури (переклад включно), перша - англійська</t>
+        </is>
+      </c>
       <c r="E223" s="6" t="n">
-        <v>68502</v>
+        <v>68499</v>
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
-          <t>Документознавство та інформаційна діяльність</t>
+          <t>Філологія (германські мови): методика викладання і переклад</t>
         </is>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H223" s="7" t="inlineStr">
         <is>
-          <t>- 11960</t>
+          <t>- 19817</t>
         </is>
       </c>
       <c r="I223" s="9" t="n">
-        <v>48396</v>
+        <v>46379</v>
       </c>
       <c r="J223" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K223" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B224" s="7" t="inlineStr">
         <is>
-          <t>B2</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
-          <t>Дизайн</t>
-[...6 lines deleted...]
-      </c>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
+        </is>
+      </c>
+      <c r="D224" s="3"/>
       <c r="E224" s="6" t="n">
-        <v>86293</v>
+        <v>68502</v>
       </c>
       <c r="F224" s="3" t="inlineStr">
         <is>
-          <t>Графічний дизайн</t>
+          <t>Документознавство та інформаційна діяльність</t>
         </is>
       </c>
       <c r="G224" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H224" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I224" s="9"/>
+          <t>- 11960</t>
+        </is>
+      </c>
+      <c r="I224" s="9" t="n">
+        <v>48396</v>
+      </c>
       <c r="J224" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K224" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B225" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B2</t>
         </is>
       </c>
       <c r="C225" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Дизайн</t>
         </is>
       </c>
       <c r="D225" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E225" s="6" t="n">
-        <v>73881</v>
+        <v>86293</v>
       </c>
       <c r="F225" s="3" t="inlineStr">
         <is>
-          <t>Аналітична економіка</t>
+          <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="G225" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H225" s="7" t="inlineStr">
         <is>
-          <t>- 11964</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I225" s="9"/>
       <c r="J225" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K225" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B226" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C226" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D226" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E226" s="6" t="n">
-        <v>73884</v>
+        <v>73881</v>
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
-          <t>Економіка та управління підприємством</t>
+          <t>Аналітична економіка</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H226" s="7" t="inlineStr">
         <is>
-          <t>- 11961</t>
+          <t>- 11964</t>
         </is>
       </c>
       <c r="I226" s="9" t="n">
-        <v>48396</v>
+        <v>47300</v>
       </c>
       <c r="J226" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K226" s="9"/>
+          <t>УД 20012441</t>
+        </is>
+      </c>
+      <c r="K226" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B227" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C227" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D227" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E227" s="6" t="n">
-        <v>73887</v>
+        <v>73884</v>
       </c>
       <c r="F227" s="3" t="inlineStr">
         <is>
-          <t>Економічна кібернетика</t>
+          <t>Економіка та управління підприємством</t>
         </is>
       </c>
       <c r="G227" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H227" s="7" t="inlineStr">
         <is>
-          <t>- 11962</t>
+          <t>- 11961</t>
         </is>
       </c>
       <c r="I227" s="9" t="n">
         <v>48396</v>
       </c>
       <c r="J227" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K227" s="9"/>
+          <t>УД 20012441</t>
+        </is>
+      </c>
+      <c r="K227" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B228" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C228" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D228" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E228" s="6" t="n">
-        <v>73888</v>
+        <v>73887</v>
       </c>
       <c r="F228" s="3" t="inlineStr">
         <is>
-          <t>Міжнародна економіка</t>
+          <t>Економічна кібернетика</t>
         </is>
       </c>
       <c r="G228" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H228" s="7" t="inlineStr">
         <is>
-          <t>- 11963</t>
+          <t>- 11962</t>
         </is>
       </c>
       <c r="I228" s="9" t="n">
         <v>48396</v>
       </c>
       <c r="J228" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K228" s="9"/>
+          <t>УД 20012441</t>
+        </is>
+      </c>
+      <c r="K228" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B229" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C229" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D229" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E229" s="6" t="n">
-        <v>73892</v>
+        <v>73888</v>
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
-          <t>Експертна оцінка землі та нерухомого майна</t>
+          <t>Міжнародна економіка</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H229" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I229" s="9"/>
+          <t>- 11963</t>
+        </is>
+      </c>
+      <c r="I229" s="9" t="n">
+        <v>48396</v>
+      </c>
       <c r="J229" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K229" s="9"/>
+          <t>УД 20012441</t>
+        </is>
+      </c>
+      <c r="K229" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B230" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C230" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D230" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="E230" s="6" t="n">
-        <v>73899</v>
+        <v>73892</v>
       </c>
       <c r="F230" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний маркетинг</t>
+          <t>Експертна оцінка землі та нерухомого майна</t>
         </is>
       </c>
       <c r="G230" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H230" s="7" t="inlineStr">
         <is>
-          <t>- 12001</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I230" s="9"/>
       <c r="J230" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K230" s="9"/>
+          <t>УД 20012441</t>
+        </is>
+      </c>
+      <c r="K230" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B231" s="7" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C231" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
-[...2 lines deleted...]
-      <c r="D231" s="3"/>
+          <t>Економіка та міжнародні економічні відносини</t>
+        </is>
+      </c>
+      <c r="D231" s="3" t="inlineStr">
+        <is>
+          <t>Міжнародні економічні відносини</t>
+        </is>
+      </c>
       <c r="E231" s="6" t="n">
-        <v>72150</v>
+        <v>73899</v>
       </c>
       <c r="F231" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Міжнародний маркетинг</t>
         </is>
       </c>
       <c r="G231" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H231" s="7" t="inlineStr">
         <is>
-          <t>- 13444</t>
+          <t>- 12001</t>
         </is>
       </c>
       <c r="I231" s="9" t="n">
         <v>48761</v>
       </c>
       <c r="J231" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K231" s="9"/>
+          <t>УД 20012441</t>
+        </is>
+      </c>
+      <c r="K231" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B232" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="6" t="n">
-        <v>68505</v>
+        <v>72150</v>
       </c>
       <c r="F232" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="G232" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H232" s="7" t="inlineStr">
         <is>
-          <t>- 11965</t>
+          <t>- 13444</t>
         </is>
       </c>
       <c r="I232" s="9" t="n">
         <v>48761</v>
       </c>
       <c r="J232" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K232" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B233" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D233" s="3"/>
       <c r="E233" s="6" t="n">
-        <v>68506</v>
+        <v>68505</v>
       </c>
       <c r="F233" s="3" t="inlineStr">
         <is>
-          <t>Психологія перемовин та медіація</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G233" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H233" s="7" t="inlineStr">
         <is>
-          <t>- 11966</t>
+          <t>- 11965</t>
         </is>
       </c>
       <c r="I233" s="9" t="n">
-        <v>47300</v>
+        <v>48761</v>
       </c>
       <c r="J233" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K233" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B234" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C234" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D234" s="3"/>
       <c r="E234" s="6" t="n">
-        <v>68507</v>
+        <v>68506</v>
       </c>
       <c r="F234" s="3" t="inlineStr">
         <is>
-          <t>Психологічне забезпечення сектору безпеки та оборони</t>
+          <t>Психологія перемовин та медіація</t>
         </is>
       </c>
       <c r="G234" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H234" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I234" s="9"/>
+          <t>- 11966</t>
+        </is>
+      </c>
+      <c r="I234" s="9" t="n">
+        <v>47300</v>
+      </c>
       <c r="J234" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K234" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B235" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C235" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D235" s="3"/>
       <c r="E235" s="6" t="n">
-        <v>68509</v>
+        <v>68507</v>
       </c>
       <c r="F235" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування підприємництва</t>
+          <t>Психологічне забезпечення сектору безпеки та оборони</t>
         </is>
       </c>
       <c r="G235" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H235" s="7" t="inlineStr">
         <is>
-          <t>- 11968</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I235" s="9"/>
       <c r="J235" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K235" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B236" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C236" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D236" s="3"/>
       <c r="E236" s="6" t="n">
-        <v>68511</v>
+        <v>68509</v>
       </c>
       <c r="F236" s="3" t="inlineStr">
         <is>
-          <t>Облік і контроль в державному секторі економіки</t>
+          <t>Облік і оподаткування підприємництва</t>
         </is>
       </c>
       <c r="G236" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H236" s="7" t="inlineStr">
         <is>
-          <t>- 11967</t>
+          <t>- 11968</t>
         </is>
       </c>
       <c r="I236" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J236" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K236" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B237" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C237" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D237" s="3"/>
       <c r="E237" s="6" t="n">
-        <v>68512</v>
+        <v>68511</v>
       </c>
       <c r="F237" s="3" t="inlineStr">
         <is>
-          <t>Аудит та державний фінансовий контроль</t>
+          <t>Облік і контроль в державному секторі економіки</t>
         </is>
       </c>
       <c r="G237" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H237" s="7" t="inlineStr">
         <is>
-          <t>- 11970</t>
+          <t>- 11967</t>
         </is>
       </c>
       <c r="I237" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J237" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K237" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B238" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C238" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D238" s="3"/>
       <c r="E238" s="6" t="n">
-        <v>68513</v>
+        <v>68512</v>
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
-          <t>Бізнес-аналітика та управління інноваційними системами</t>
+          <t>Аудит та державний фінансовий контроль</t>
         </is>
       </c>
       <c r="G238" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H238" s="7" t="inlineStr">
         <is>
-          <t>- 11969</t>
+          <t>- 11970</t>
         </is>
       </c>
       <c r="I238" s="9" t="n">
         <v>46935</v>
       </c>
       <c r="J238" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K238" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B239" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C239" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D239" s="3"/>
       <c r="E239" s="6" t="n">
-        <v>68514</v>
+        <v>68513</v>
       </c>
       <c r="F239" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний облік</t>
+          <t>Бізнес-аналітика та управління інноваційними системами</t>
         </is>
       </c>
       <c r="G239" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H239" s="7" t="inlineStr">
         <is>
-          <t>- 11971</t>
+          <t>- 11969</t>
         </is>
       </c>
       <c r="I239" s="9" t="n">
-        <v>47665</v>
+        <v>46935</v>
       </c>
       <c r="J239" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K239" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B240" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C240" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D240" s="3"/>
       <c r="E240" s="6" t="n">
-        <v>68556</v>
+        <v>68514</v>
       </c>
       <c r="F240" s="3" t="inlineStr">
         <is>
-          <t>Банківська справа</t>
+          <t>Міжнародний облік</t>
         </is>
       </c>
       <c r="G240" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H240" s="7" t="inlineStr">
         <is>
-          <t>- 11972</t>
+          <t>- 11971</t>
         </is>
       </c>
       <c r="I240" s="9" t="n">
-        <v>48396</v>
+        <v>47665</v>
       </c>
       <c r="J240" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K240" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B241" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C241" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D241" s="3"/>
       <c r="E241" s="6" t="n">
-        <v>68557</v>
+        <v>68556</v>
       </c>
       <c r="F241" s="3" t="inlineStr">
         <is>
-          <t>Митна справа</t>
+          <t>Банківська справа</t>
         </is>
       </c>
       <c r="G241" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H241" s="7" t="inlineStr">
         <is>
-          <t>- 11973</t>
+          <t>- 11972</t>
         </is>
       </c>
       <c r="I241" s="9" t="n">
         <v>48396</v>
       </c>
       <c r="J241" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K241" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B242" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C242" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D242" s="3"/>
       <c r="E242" s="6" t="n">
-        <v>68558</v>
+        <v>68557</v>
       </c>
       <c r="F242" s="3" t="inlineStr">
         <is>
-          <t>Фінанси</t>
+          <t>Митна справа</t>
         </is>
       </c>
       <c r="G242" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H242" s="7" t="inlineStr">
         <is>
-          <t>- 11975</t>
+          <t>- 11973</t>
         </is>
       </c>
       <c r="I242" s="9" t="n">
         <v>48396</v>
       </c>
       <c r="J242" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K242" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B243" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C243" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D243" s="3"/>
       <c r="E243" s="6" t="n">
-        <v>68559</v>
+        <v>68558</v>
       </c>
       <c r="F243" s="3" t="inlineStr">
         <is>
-          <t>Фіскальне адміністрування</t>
+          <t>Фінанси</t>
         </is>
       </c>
       <c r="G243" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H243" s="7" t="inlineStr">
         <is>
-          <t>- 11974</t>
+          <t>- 11975</t>
         </is>
       </c>
       <c r="I243" s="9" t="n">
         <v>48396</v>
       </c>
       <c r="J243" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K243" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B244" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C244" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D244" s="3"/>
       <c r="E244" s="6" t="n">
-        <v>68560</v>
+        <v>68559</v>
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
-          <t>Фінансовий менеджмент</t>
+          <t>Фіскальне адміністрування</t>
         </is>
       </c>
       <c r="G244" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H244" s="7" t="inlineStr">
         <is>
-          <t>- 11976</t>
+          <t>- 11974</t>
         </is>
       </c>
       <c r="I244" s="9" t="n">
-        <v>46569</v>
+        <v>48396</v>
       </c>
       <c r="J244" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K244" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B245" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C245" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D245" s="3"/>
       <c r="E245" s="6" t="n">
-        <v>68561</v>
+        <v>68560</v>
       </c>
       <c r="F245" s="3" t="inlineStr">
         <is>
-          <t>Публічні фінанси</t>
+          <t>Фінансовий менеджмент</t>
         </is>
       </c>
       <c r="G245" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H245" s="7" t="inlineStr">
         <is>
-          <t>- 11977</t>
+          <t>- 11976</t>
         </is>
       </c>
       <c r="I245" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J245" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K245" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B246" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C246" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D246" s="3"/>
       <c r="E246" s="6" t="n">
-        <v>68571</v>
+        <v>68561</v>
       </c>
       <c r="F246" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Публічні фінанси</t>
         </is>
       </c>
       <c r="G246" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H246" s="7" t="inlineStr">
         <is>
-          <t>- 11978</t>
+          <t>- 11977</t>
         </is>
       </c>
       <c r="I246" s="9" t="n">
-        <v>48396</v>
+        <v>47665</v>
       </c>
       <c r="J246" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K246" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B247" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C247" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D247" s="3"/>
       <c r="E247" s="6" t="n">
-        <v>68572</v>
+        <v>68571</v>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний менеджмент</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H247" s="7" t="inlineStr">
         <is>
-          <t>- 11981</t>
+          <t>- 11978</t>
         </is>
       </c>
       <c r="I247" s="9" t="n">
-        <v>47300</v>
+        <v>48396</v>
       </c>
       <c r="J247" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K247" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B248" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C248" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D248" s="3"/>
       <c r="E248" s="6" t="n">
-        <v>68574</v>
+        <v>68572</v>
       </c>
       <c r="F248" s="3" t="inlineStr">
         <is>
-          <t>Управління персоналом</t>
+          <t>Міжнародний менеджмент</t>
         </is>
       </c>
       <c r="G248" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H248" s="7" t="inlineStr">
         <is>
-          <t>- 11980</t>
+          <t>- 11981</t>
         </is>
       </c>
       <c r="I248" s="9" t="n">
         <v>47300</v>
       </c>
       <c r="J248" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K248" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B249" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C249" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D249" s="3"/>
       <c r="E249" s="6" t="n">
-        <v>68575</v>
+        <v>68574</v>
       </c>
       <c r="F249" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент закладів охорони здоров`я</t>
+          <t>Управління персоналом</t>
         </is>
       </c>
       <c r="G249" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H249" s="7" t="inlineStr">
         <is>
-          <t>- 11979</t>
+          <t>- 11980</t>
         </is>
       </c>
       <c r="I249" s="9" t="n">
-        <v>48761</v>
+        <v>47300</v>
       </c>
       <c r="J249" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K249" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B250" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D250" s="3"/>
       <c r="E250" s="6" t="n">
-        <v>68737</v>
+        <v>68575</v>
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Менеджмент закладів охорони здоров`я</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H250" s="7" t="inlineStr">
         <is>
-          <t>- 11983</t>
+          <t>- 11979</t>
         </is>
       </c>
       <c r="I250" s="9" t="n">
-        <v>48396</v>
+        <v>48761</v>
       </c>
       <c r="J250" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K250" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B251" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D251" s="3"/>
       <c r="E251" s="6" t="n">
-        <v>68579</v>
+        <v>68737</v>
       </c>
       <c r="F251" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G251" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H251" s="7" t="inlineStr">
         <is>
-          <t>- 12000</t>
+          <t>- 11983</t>
         </is>
       </c>
       <c r="I251" s="9" t="n">
-        <v>48761</v>
+        <v>48396</v>
       </c>
       <c r="J251" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K251" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B252" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C252" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D252" s="3"/>
       <c r="E252" s="6" t="n">
-        <v>68581</v>
+        <v>68579</v>
       </c>
       <c r="F252" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G252" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H252" s="7" t="inlineStr">
         <is>
-          <t>- 11982</t>
+          <t>- 12000</t>
         </is>
       </c>
       <c r="I252" s="9" t="n">
         <v>48761</v>
       </c>
       <c r="J252" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K252" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B253" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C253" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D253" s="3"/>
       <c r="E253" s="6" t="n">
-        <v>68585</v>
+        <v>68581</v>
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G253" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H253" s="7" t="inlineStr">
         <is>
-          <t>- 13441</t>
+          <t>- 11982</t>
         </is>
       </c>
       <c r="I253" s="9" t="n">
-        <v>48396</v>
+        <v>48761</v>
       </c>
       <c r="J253" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K253" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B254" s="7" t="inlineStr">
         <is>
-          <t>D9</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C254" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D254" s="3"/>
       <c r="E254" s="6" t="n">
-        <v>68588</v>
+        <v>68585</v>
       </c>
       <c r="F254" s="3" t="inlineStr">
         <is>
-          <t>Міжнародне право</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G254" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H254" s="7" t="inlineStr">
         <is>
-          <t>- 13445</t>
+          <t>- 13441</t>
         </is>
       </c>
       <c r="I254" s="9" t="n">
-        <v>48761</v>
+        <v>48396</v>
       </c>
       <c r="J254" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K254" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B255" s="7" t="inlineStr">
         <is>
-          <t>E2</t>
+          <t>D9</t>
         </is>
       </c>
       <c r="C255" s="3" t="inlineStr">
         <is>
-          <t>Екологія</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="D255" s="3"/>
       <c r="E255" s="6" t="n">
-        <v>68600</v>
+        <v>68588</v>
       </c>
       <c r="F255" s="3" t="inlineStr">
         <is>
-          <t>Екологія та біоекономіка</t>
+          <t>Міжнародне право</t>
         </is>
       </c>
       <c r="G255" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H255" s="7" t="inlineStr">
         <is>
-          <t>- 11984</t>
+          <t>- 13445</t>
         </is>
       </c>
       <c r="I255" s="9" t="n">
-        <v>47665</v>
+        <v>48761</v>
       </c>
       <c r="J255" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K255" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B256" s="7" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>E2</t>
         </is>
       </c>
       <c r="C256" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Екологія</t>
         </is>
       </c>
       <c r="D256" s="3"/>
       <c r="E256" s="6" t="n">
-        <v>68666</v>
+        <v>68600</v>
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Екологія та біоекономіка</t>
         </is>
       </c>
       <c r="G256" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H256" s="7" t="inlineStr">
         <is>
-          <t>- 11985</t>
+          <t>- 11984</t>
         </is>
       </c>
       <c r="I256" s="9" t="n">
-        <v>48396</v>
+        <v>47665</v>
       </c>
       <c r="J256" s="7" t="inlineStr">
         <is>
-          <t>УД 20019497</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K256" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B257" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C257" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="6" t="n">
-        <v>68668</v>
+        <v>68666</v>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
-          <t>Математичне та програмне забезпечення комп'ютерних систем</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G257" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H257" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I257" s="9"/>
+          <t>- 11985</t>
+        </is>
+      </c>
+      <c r="I257" s="9" t="n">
+        <v>48396</v>
+      </c>
       <c r="J257" s="7" t="inlineStr">
         <is>
           <t>УД 20019497</t>
         </is>
       </c>
       <c r="K257" s="9" t="n">
         <v>46752</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B258" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D258" s="3"/>
       <c r="E258" s="6" t="n">
-        <v>68670</v>
+        <v>68668</v>
       </c>
       <c r="F258" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Математичне та програмне забезпечення комп'ютерних систем</t>
         </is>
       </c>
       <c r="G258" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H258" s="7" t="inlineStr">
         <is>
-          <t>- 11986</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I258" s="9"/>
       <c r="J258" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="K258" s="9"/>
+          <t>УД 20019497</t>
+        </is>
+      </c>
+      <c r="K258" s="9" t="n">
+        <v>46752</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B259" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C259" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D259" s="3"/>
       <c r="E259" s="6" t="n">
-        <v>68671</v>
+        <v>68670</v>
       </c>
       <c r="F259" s="3" t="inlineStr">
         <is>
-          <t>Управління проектами</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G259" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H259" s="7" t="inlineStr">
         <is>
-          <t>- 11987</t>
+          <t>- 11986</t>
         </is>
       </c>
       <c r="I259" s="9" t="n">
-        <v>48761</v>
+        <v>48396</v>
       </c>
       <c r="J259" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K259" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B260" s="7" t="inlineStr">
         <is>
-          <t>F4</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C260" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз та наука про дані</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D260" s="3"/>
       <c r="E260" s="6" t="n">
-        <v>68672</v>
+        <v>68671</v>
       </c>
       <c r="F260" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Управління проектами</t>
         </is>
       </c>
       <c r="G260" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H260" s="7" t="inlineStr">
         <is>
-          <t>- 11989</t>
+          <t>- 11987</t>
         </is>
       </c>
       <c r="I260" s="9" t="n">
-        <v>48396</v>
+        <v>48761</v>
       </c>
       <c r="J260" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K260" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B261" s="7" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>F4</t>
         </is>
       </c>
       <c r="C261" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Системний аналіз та наука про дані</t>
         </is>
       </c>
       <c r="D261" s="3"/>
       <c r="E261" s="6" t="n">
-        <v>68673</v>
+        <v>68672</v>
       </c>
       <c r="F261" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G261" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H261" s="7" t="inlineStr">
         <is>
-          <t>- 19820</t>
+          <t>- 11989</t>
         </is>
       </c>
       <c r="I261" s="9" t="n">
-        <v>48030</v>
+        <v>48396</v>
       </c>
       <c r="J261" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K261" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B262" s="7" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C262" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D262" s="3"/>
       <c r="E262" s="6" t="n">
-        <v>68674</v>
+        <v>68673</v>
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G262" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H262" s="7" t="inlineStr">
         <is>
-          <t>- 11988</t>
+          <t>- 19820</t>
         </is>
       </c>
       <c r="I262" s="9" t="n">
-        <v>48396</v>
+        <v>48030</v>
       </c>
       <c r="J262" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K262" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B263" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C263" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D263" s="3"/>
       <c r="E263" s="6" t="n">
-        <v>68676</v>
+        <v>68674</v>
       </c>
       <c r="F263" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G263" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H263" s="7" t="inlineStr">
         <is>
-          <t>- 11991</t>
+          <t>- 11988</t>
         </is>
       </c>
       <c r="I263" s="9" t="n">
-        <v>48761</v>
+        <v>48396</v>
       </c>
       <c r="J263" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K263" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B264" s="7" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>G18</t>
         </is>
       </c>
       <c r="C264" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D264" s="3"/>
       <c r="E264" s="6" t="n">
-        <v>68705</v>
+        <v>88933</v>
       </c>
       <c r="F264" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Експертна оцінка землі та нерухомого майна</t>
         </is>
       </c>
       <c r="G264" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H264" s="7" t="inlineStr">
         <is>
-          <t>- 11992</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I264" s="9"/>
       <c r="J264" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K264" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B265" s="7" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G3</t>
         </is>
       </c>
       <c r="C265" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D265" s="3"/>
       <c r="E265" s="6" t="n">
-        <v>68712</v>
+        <v>88934</v>
       </c>
       <c r="F265" s="3" t="inlineStr">
         <is>
-          <t>Соціальне забезпечення</t>
+          <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="G265" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H265" s="7" t="inlineStr">
         <is>
-          <t>- 11995</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I265" s="9"/>
       <c r="J265" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K265" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B266" s="7" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>G7</t>
         </is>
       </c>
       <c r="C266" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D266" s="3"/>
       <c r="E266" s="6" t="n">
-        <v>68713</v>
+        <v>68676</v>
       </c>
       <c r="F266" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G266" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H266" s="7" t="inlineStr">
         <is>
-          <t>- 11993</t>
+          <t>- 11991</t>
         </is>
       </c>
       <c r="I266" s="9" t="n">
-        <v>48396</v>
+        <v>48761</v>
       </c>
       <c r="J266" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K266" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B267" s="7" t="inlineStr">
         <is>
-          <t>I10</t>
+          <t>H1</t>
         </is>
       </c>
       <c r="C267" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та консультування</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D267" s="3"/>
       <c r="E267" s="6" t="n">
-        <v>68715</v>
+        <v>68705</v>
       </c>
       <c r="F267" s="3" t="inlineStr">
         <is>
-          <t>Соціальна робота та соціальна політика</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="G267" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H267" s="7" t="inlineStr">
         <is>
-          <t>- 11994</t>
+          <t>- 11992</t>
         </is>
       </c>
       <c r="I267" s="9" t="n">
-        <v>47665</v>
+        <v>46752</v>
       </c>
       <c r="J267" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K267" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B268" s="7" t="inlineStr">
         <is>
-          <t>J2</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C268" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа та кейтеринг</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D268" s="3"/>
       <c r="E268" s="6" t="n">
-        <v>68721</v>
+        <v>68712</v>
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа</t>
+          <t>Соціальне забезпечення</t>
         </is>
       </c>
       <c r="G268" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H268" s="7" t="inlineStr">
         <is>
-          <t>- 11996</t>
+          <t>- 11995</t>
         </is>
       </c>
       <c r="I268" s="9" t="n">
-        <v>46935</v>
+        <v>48396</v>
       </c>
       <c r="J268" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K268" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B269" s="7" t="inlineStr">
         <is>
-          <t>J3</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C269" s="3" t="inlineStr">
         <is>
-          <t>Туризм та рекреація</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D269" s="3"/>
       <c r="E269" s="6" t="n">
-        <v>68722</v>
+        <v>68713</v>
       </c>
       <c r="F269" s="3" t="inlineStr">
         <is>
-          <t>Міжнародний туризм</t>
+          <t>Соціальна робота</t>
         </is>
       </c>
       <c r="G269" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H269" s="7" t="inlineStr">
         <is>
-          <t>- 11997</t>
+          <t>- 11993</t>
         </is>
       </c>
       <c r="I269" s="9" t="n">
-        <v>48761</v>
+        <v>48396</v>
       </c>
       <c r="J269" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K269" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B270" s="7" t="inlineStr">
         <is>
-          <t>J8</t>
+          <t>I10</t>
         </is>
       </c>
       <c r="C270" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Соціальна робота та консультування</t>
         </is>
       </c>
       <c r="D270" s="3"/>
       <c r="E270" s="6" t="n">
-        <v>74062</v>
+        <v>68715</v>
       </c>
       <c r="F270" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Соціальна робота та соціальна політика</t>
         </is>
       </c>
       <c r="G270" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-професійна</t>
+          <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H270" s="7" t="inlineStr">
         <is>
-          <t>- 11998</t>
+          <t>- 11994</t>
         </is>
       </c>
       <c r="I270" s="9" t="n">
-        <v>46935</v>
+        <v>47665</v>
       </c>
       <c r="J270" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K270" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B271" s="7" t="inlineStr">
         <is>
-          <t>J8</t>
+          <t>J2</t>
         </is>
       </c>
       <c r="C271" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D271" s="3"/>
       <c r="E271" s="6" t="n">
-        <v>74063</v>
+        <v>68721</v>
       </c>
       <c r="F271" s="3" t="inlineStr">
         <is>
-          <t>Транспортні технології (на автомобільному транспорті)</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G271" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H271" s="7" t="inlineStr">
         <is>
-          <t>- 11999</t>
+          <t>- 11996</t>
         </is>
       </c>
       <c r="I271" s="9" t="n">
-        <v>47300</v>
+        <v>46935</v>
       </c>
       <c r="J271" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K271" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B272" s="7" t="inlineStr">
         <is>
-          <t>K9</t>
+          <t>J3</t>
         </is>
       </c>
       <c r="C272" s="3" t="inlineStr">
         <is>
-          <t>Правоохоронна діяльність</t>
+          <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D272" s="3"/>
       <c r="E272" s="6" t="n">
-        <v>68727</v>
+        <v>68722</v>
       </c>
       <c r="F272" s="3" t="inlineStr">
         <is>
-          <t>Правоохоронна діяльність</t>
+          <t>Міжнародний туризм</t>
         </is>
       </c>
       <c r="G272" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H272" s="7" t="inlineStr">
         <is>
-          <t>- 13443</t>
+          <t>- 11997</t>
         </is>
       </c>
       <c r="I272" s="9" t="n">
-        <v>47665</v>
+        <v>48761</v>
       </c>
       <c r="J272" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K272" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B273" s="7" t="inlineStr">
         <is>
-          <t>K9</t>
+          <t>J8</t>
         </is>
       </c>
       <c r="C273" s="3" t="inlineStr">
         <is>
-          <t>Правоохоронна діяльність</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D273" s="3"/>
       <c r="E273" s="6" t="n">
-        <v>68731</v>
+        <v>74062</v>
       </c>
       <c r="F273" s="3" t="inlineStr">
         <is>
-          <t>Економічна безпека та фінансові розслідування</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G273" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H273" s="7" t="inlineStr">
         <is>
-          <t>- 13442</t>
+          <t>- 11998</t>
         </is>
       </c>
       <c r="I273" s="9" t="n">
-        <v>48761</v>
+        <v>46935</v>
       </c>
       <c r="J273" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K273" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
-          <t>Молодший бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B274" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>J8</t>
         </is>
       </c>
       <c r="C274" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D274" s="3"/>
       <c r="E274" s="6" t="n">
-        <v>34643</v>
+        <v>74063</v>
       </c>
       <c r="F274" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
-[...2 lines deleted...]
-      <c r="G274" s="3"/>
+          <t>Транспортні технології (на автомобільному транспорті)</t>
+        </is>
+      </c>
+      <c r="G274" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-професійна</t>
+        </is>
+      </c>
       <c r="H274" s="7" t="inlineStr">
         <is>
-          <t>- 1585</t>
+          <t>- 11999</t>
         </is>
       </c>
       <c r="I274" s="9" t="n">
-        <v>46204</v>
+        <v>47300</v>
       </c>
       <c r="J274" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K274" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
-          <t>Молодший бакалавр</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B275" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>K9</t>
         </is>
       </c>
       <c r="C275" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D275" s="3"/>
       <c r="E275" s="6" t="n">
-        <v>34646</v>
+        <v>68727</v>
       </c>
       <c r="F275" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
-[...2 lines deleted...]
-      <c r="G275" s="3"/>
+          <t>Правоохоронна діяльність</t>
+        </is>
+      </c>
+      <c r="G275" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-професійна</t>
+        </is>
+      </c>
       <c r="H275" s="7" t="inlineStr">
         <is>
-          <t>- 1680</t>
+          <t>- 13443</t>
         </is>
       </c>
       <c r="I275" s="9" t="n">
-        <v>46204</v>
+        <v>47665</v>
       </c>
       <c r="J275" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K275" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Магістр</t>
         </is>
       </c>
       <c r="B276" s="7" t="inlineStr">
         <is>
-          <t>011</t>
+          <t>K9</t>
         </is>
       </c>
       <c r="C276" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Правоохоронна діяльність</t>
         </is>
       </c>
       <c r="D276" s="3"/>
       <c r="E276" s="6" t="n">
-        <v>37459</v>
+        <v>68731</v>
       </c>
       <c r="F276" s="3" t="inlineStr">
         <is>
-          <t>Освітні, педагогічні науки</t>
+          <t>Економічна безпека та фінансові розслідування</t>
         </is>
       </c>
       <c r="G276" s="3" t="inlineStr">
         <is>
-          <t>Освітньо-наукова</t>
+          <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H276" s="7" t="inlineStr">
         <is>
-          <t>- 2425</t>
+          <t>- 13442</t>
         </is>
       </c>
       <c r="I276" s="9" t="n">
-        <v>46569</v>
+        <v>48761</v>
       </c>
       <c r="J276" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K276" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Молодший бакалавр</t>
         </is>
       </c>
       <c r="B277" s="7" t="inlineStr">
         <is>
-          <t>029</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C277" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D277" s="3"/>
       <c r="E277" s="6" t="n">
-        <v>48888</v>
+        <v>34643</v>
       </c>
       <c r="F277" s="3" t="inlineStr">
         <is>
-          <t>Інформаційна, бібліотечна та архівна справа</t>
-[...6 lines deleted...]
-      </c>
+          <t>Психологія</t>
+        </is>
+      </c>
+      <c r="G277" s="3"/>
       <c r="H277" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I277" s="9"/>
+          <t>- 1585</t>
+        </is>
+      </c>
+      <c r="I277" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J277" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K277" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
-          <t>Доктор філософії</t>
+          <t>Молодший бакалавр</t>
         </is>
       </c>
       <c r="B278" s="7" t="inlineStr">
         <is>
-          <t>032</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C278" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D278" s="3"/>
       <c r="E278" s="6" t="n">
-        <v>48891</v>
+        <v>34646</v>
       </c>
       <c r="F278" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
-[...6 lines deleted...]
-      </c>
+          <t>Менеджмент</t>
+        </is>
+      </c>
+      <c r="G278" s="3"/>
       <c r="H278" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I278" s="9"/>
+          <t>- 1680</t>
+        </is>
+      </c>
+      <c r="I278" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J278" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K278" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B279" s="7" t="inlineStr">
         <is>
-          <t>051</t>
+          <t>011</t>
         </is>
       </c>
       <c r="C279" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D279" s="3"/>
       <c r="E279" s="6" t="n">
-        <v>48193</v>
+        <v>37459</v>
       </c>
       <c r="F279" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="G279" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H279" s="7" t="inlineStr">
         <is>
-          <t>- 2513</t>
+          <t>- 2425</t>
         </is>
       </c>
       <c r="I279" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J279" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K279" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B280" s="7" t="inlineStr">
         <is>
-          <t>052</t>
+          <t>029</t>
         </is>
       </c>
       <c r="C280" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="D280" s="3"/>
       <c r="E280" s="6" t="n">
-        <v>48896</v>
+        <v>48888</v>
       </c>
       <c r="F280" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Інформаційна, бібліотечна та архівна справа</t>
         </is>
       </c>
       <c r="G280" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H280" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I280" s="9"/>
       <c r="J280" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K280" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B281" s="7" t="inlineStr">
         <is>
-          <t>053</t>
+          <t>032</t>
         </is>
       </c>
       <c r="C281" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D281" s="3"/>
       <c r="E281" s="6" t="n">
-        <v>37460</v>
+        <v>48891</v>
       </c>
       <c r="F281" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G281" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H281" s="7" t="inlineStr">
         <is>
-          <t>- 647</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I281" s="9"/>
       <c r="J281" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K281" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B282" s="7" t="inlineStr">
         <is>
-          <t>071</t>
+          <t>051</t>
         </is>
       </c>
       <c r="C282" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="D282" s="3"/>
       <c r="E282" s="6" t="n">
-        <v>37461</v>
+        <v>48193</v>
       </c>
       <c r="F282" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G282" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H282" s="7" t="inlineStr">
         <is>
-          <t>- 809</t>
+          <t>- 2513</t>
         </is>
       </c>
       <c r="I282" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J282" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K282" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B283" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>052</t>
         </is>
       </c>
       <c r="C283" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D283" s="3"/>
       <c r="E283" s="6" t="n">
-        <v>37462</v>
+        <v>48896</v>
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа та страхування</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G283" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H283" s="7" t="inlineStr">
         <is>
-          <t>- 5574</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I283" s="9"/>
       <c r="J283" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K283" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B284" s="7" t="inlineStr">
         <is>
-          <t>072</t>
+          <t>053</t>
         </is>
       </c>
       <c r="C284" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D284" s="3"/>
       <c r="E284" s="6" t="n">
-        <v>62164</v>
+        <v>37460</v>
       </c>
       <c r="F284" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G284" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H284" s="7" t="inlineStr">
         <is>
-          <t>- 5574</t>
+          <t>- 647</t>
         </is>
       </c>
       <c r="I284" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J284" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K284" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B285" s="7" t="inlineStr">
         <is>
-          <t>073</t>
+          <t>071</t>
         </is>
       </c>
       <c r="C285" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D285" s="3"/>
       <c r="E285" s="6" t="n">
-        <v>37463</v>
+        <v>37461</v>
       </c>
       <c r="F285" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G285" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H285" s="7" t="inlineStr">
         <is>
-          <t>- 808</t>
+          <t>- 809</t>
         </is>
       </c>
       <c r="I285" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J285" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K285" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B286" s="7" t="inlineStr">
         <is>
-          <t>075</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C286" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D286" s="3"/>
       <c r="E286" s="6" t="n">
-        <v>48899</v>
+        <v>37462</v>
       </c>
       <c r="F286" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="G286" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H286" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I286" s="9"/>
+          <t>- 5574</t>
+        </is>
+      </c>
+      <c r="I286" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J286" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K286" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B287" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>072</t>
         </is>
       </c>
       <c r="C287" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D287" s="3"/>
       <c r="E287" s="6" t="n">
-        <v>37464</v>
+        <v>62164</v>
       </c>
       <c r="F287" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво, торгівля та біржова діяльність</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G287" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H287" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I287" s="9"/>
+          <t>- 5574</t>
+        </is>
+      </c>
+      <c r="I287" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J287" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K287" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B288" s="7" t="inlineStr">
         <is>
-          <t>076</t>
+          <t>073</t>
         </is>
       </c>
       <c r="C288" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D288" s="3"/>
       <c r="E288" s="6" t="n">
-        <v>62165</v>
+        <v>37463</v>
       </c>
       <c r="F288" s="3" t="inlineStr">
         <is>
-          <t>Підприємництво та торгівля</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G288" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H288" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I288" s="9"/>
+          <t>- 808</t>
+        </is>
+      </c>
+      <c r="I288" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J288" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K288" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B289" s="7" t="inlineStr">
         <is>
-          <t>081</t>
+          <t>075</t>
         </is>
       </c>
       <c r="C289" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D289" s="3"/>
       <c r="E289" s="6" t="n">
-        <v>37466</v>
+        <v>48899</v>
       </c>
       <c r="F289" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G289" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H289" s="7" t="inlineStr">
         <is>
-          <t>- 801</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I289" s="9"/>
       <c r="J289" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K289" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B290" s="7" t="inlineStr">
         <is>
-          <t>121</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C290" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D290" s="3"/>
       <c r="E290" s="6" t="n">
-        <v>37467</v>
+        <v>37464</v>
       </c>
       <c r="F290" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="G290" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H290" s="7" t="inlineStr">
         <is>
-          <t>- 648</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I290" s="9"/>
       <c r="J290" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K290" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B291" s="7" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>076</t>
         </is>
       </c>
       <c r="C291" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D291" s="3"/>
       <c r="E291" s="6" t="n">
-        <v>37469</v>
+        <v>62165</v>
       </c>
       <c r="F291" s="3" t="inlineStr">
         <is>
-          <t>Комп"ютерні науки</t>
+          <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="G291" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H291" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I291" s="9"/>
       <c r="J291" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K291" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B292" s="7" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>081</t>
         </is>
       </c>
       <c r="C292" s="3" t="inlineStr">
         <is>
-          <t>Комп’ютерна інженерія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D292" s="3"/>
       <c r="E292" s="6" t="n">
-        <v>37470</v>
+        <v>37466</v>
       </c>
       <c r="F292" s="3" t="inlineStr">
         <is>
-          <t>Комп"ютерна інженерія</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G292" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H292" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I292" s="9"/>
+          <t>- 801</t>
+        </is>
+      </c>
+      <c r="I292" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J292" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K292" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B293" s="7" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>121</t>
         </is>
       </c>
       <c r="C293" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D293" s="3"/>
       <c r="E293" s="6" t="n">
-        <v>48902</v>
+        <v>37467</v>
       </c>
       <c r="F293" s="3" t="inlineStr">
         <is>
-          <t>Системний аналіз</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G293" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H293" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I293" s="9"/>
+          <t>- 648</t>
+        </is>
+      </c>
+      <c r="I293" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J293" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K293" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B294" s="7" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>122</t>
         </is>
       </c>
       <c r="C294" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D294" s="3"/>
       <c r="E294" s="6" t="n">
-        <v>54596</v>
+        <v>37469</v>
       </c>
       <c r="F294" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека</t>
+          <t>Комп"ютерні науки</t>
         </is>
       </c>
       <c r="G294" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H294" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I294" s="9"/>
       <c r="J294" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K294" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B295" s="7" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>123</t>
         </is>
       </c>
       <c r="C295" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D295" s="3"/>
       <c r="E295" s="6" t="n">
-        <v>62233</v>
+        <v>37470</v>
       </c>
       <c r="F295" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Комп"ютерна інженерія</t>
         </is>
       </c>
       <c r="G295" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H295" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I295" s="9"/>
       <c r="J295" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K295" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B296" s="7" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>124</t>
         </is>
       </c>
       <c r="C296" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="D296" s="3"/>
       <c r="E296" s="6" t="n">
-        <v>48904</v>
+        <v>48902</v>
       </c>
       <c r="F296" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
+          <t>Системний аналіз</t>
         </is>
       </c>
       <c r="G296" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H296" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I296" s="9"/>
       <c r="J296" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K296" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B297" s="7" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C297" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D297" s="3"/>
       <c r="E297" s="6" t="n">
-        <v>62166</v>
+        <v>54596</v>
       </c>
       <c r="F297" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G297" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H297" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I297" s="9"/>
       <c r="J297" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K297" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B298" s="7" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>125</t>
         </is>
       </c>
       <c r="C298" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D298" s="3"/>
       <c r="E298" s="6" t="n">
-        <v>56543</v>
+        <v>62233</v>
       </c>
       <c r="F298" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="G298" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H298" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I298" s="9"/>
       <c r="J298" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K298" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B299" s="7" t="inlineStr">
         <is>
-          <t>274</t>
+          <t>151</t>
         </is>
       </c>
       <c r="C299" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D299" s="3"/>
       <c r="E299" s="6" t="n">
-        <v>57579</v>
+        <v>48904</v>
       </c>
       <c r="F299" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="G299" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H299" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I299" s="9"/>
       <c r="J299" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K299" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B300" s="7" t="inlineStr">
         <is>
-          <t>281</t>
+          <t>174</t>
         </is>
       </c>
       <c r="C300" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D300" s="3"/>
       <c r="E300" s="6" t="n">
-        <v>37474</v>
+        <v>62166</v>
       </c>
       <c r="F300" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="G300" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H300" s="7" t="inlineStr">
         <is>
-          <t>- 3617</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I300" s="9"/>
       <c r="J300" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K300" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B301" s="7" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>201</t>
         </is>
       </c>
       <c r="C301" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="D301" s="3"/>
       <c r="E301" s="6" t="n">
-        <v>56544</v>
+        <v>56543</v>
       </c>
       <c r="F301" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
+          <t>Агрономія</t>
         </is>
       </c>
       <c r="G301" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H301" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I301" s="9"/>
       <c r="J301" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K301" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B302" s="7" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>274</t>
         </is>
       </c>
       <c r="C302" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D302" s="3"/>
       <c r="E302" s="6" t="n">
-        <v>37476</v>
+        <v>57579</v>
       </c>
       <c r="F302" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="G302" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H302" s="7" t="inlineStr">
         <is>
-          <t>- 2219</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I302" s="9"/>
       <c r="J302" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K302" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B303" s="7" t="inlineStr">
         <is>
-          <t>A1</t>
+          <t>281</t>
         </is>
       </c>
       <c r="C303" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D303" s="3"/>
       <c r="E303" s="6" t="n">
-        <v>68767</v>
+        <v>37474</v>
       </c>
       <c r="F303" s="3" t="inlineStr">
         <is>
-          <t>Освітні науки</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G303" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H303" s="7" t="inlineStr">
         <is>
-          <t>- 12004</t>
+          <t>- 3617</t>
         </is>
       </c>
       <c r="I303" s="9" t="n">
-        <v>46569</v>
+        <v>46935</v>
       </c>
       <c r="J303" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K303" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B304" s="7" t="inlineStr">
         <is>
-          <t>B13</t>
+          <t>291</t>
         </is>
       </c>
       <c r="C304" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="D304" s="3"/>
       <c r="E304" s="6" t="n">
-        <v>68769</v>
+        <v>56544</v>
       </c>
       <c r="F304" s="3" t="inlineStr">
         <is>
-          <t>Бібліотечна, інформаційна та архівна справа</t>
+          <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
         </is>
       </c>
       <c r="G304" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H304" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I304" s="9"/>
       <c r="J304" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K304" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B305" s="7" t="inlineStr">
         <is>
-          <t>B9</t>
+          <t>292</t>
         </is>
       </c>
       <c r="C305" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D305" s="3"/>
       <c r="E305" s="6" t="n">
-        <v>68768</v>
+        <v>37476</v>
       </c>
       <c r="F305" s="3" t="inlineStr">
         <is>
-          <t>Історія та археологія</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G305" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H305" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I305" s="9"/>
+          <t>- 2219</t>
+        </is>
+      </c>
+      <c r="I305" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J305" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K305" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B306" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>A1</t>
         </is>
       </c>
       <c r="C306" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="D306" s="3"/>
       <c r="E306" s="6" t="n">
-        <v>79442</v>
+        <v>68767</v>
       </c>
       <c r="F306" s="3" t="inlineStr">
         <is>
-          <t>Економіка</t>
+          <t>Освітні науки</t>
         </is>
       </c>
       <c r="G306" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H306" s="7" t="inlineStr">
         <is>
-          <t>- 12005</t>
+          <t>- 12004</t>
         </is>
       </c>
       <c r="I306" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J306" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K306" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B307" s="7" t="inlineStr">
         <is>
-          <t>C1</t>
+          <t>B13</t>
         </is>
       </c>
       <c r="C307" s="3" t="inlineStr">
         <is>
-          <t>Економіка та міжнародні економічні відносини</t>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="D307" s="3"/>
       <c r="E307" s="6" t="n">
-        <v>79443</v>
+        <v>68769</v>
       </c>
       <c r="F307" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні економічні відносини</t>
+          <t>Бібліотечна, інформаційна та архівна справа</t>
         </is>
       </c>
       <c r="G307" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H307" s="7" t="inlineStr">
         <is>
-          <t>- 12012</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I307" s="9"/>
       <c r="J307" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K307" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B308" s="7" t="inlineStr">
         <is>
-          <t>C2</t>
+          <t>B9</t>
         </is>
       </c>
       <c r="C308" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D308" s="3"/>
       <c r="E308" s="6" t="n">
-        <v>68770</v>
+        <v>68768</v>
       </c>
       <c r="F308" s="3" t="inlineStr">
         <is>
-          <t>Політологія</t>
+          <t>Історія та археологія</t>
         </is>
       </c>
       <c r="G308" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H308" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I308" s="9"/>
       <c r="J308" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K308" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B309" s="7" t="inlineStr">
         <is>
-          <t>C3</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C309" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D309" s="3"/>
       <c r="E309" s="6" t="n">
-        <v>87663</v>
+        <v>79442</v>
       </c>
       <c r="F309" s="3" t="inlineStr">
         <is>
-          <t>Міжнародні відносини</t>
+          <t>Економіка</t>
         </is>
       </c>
       <c r="G309" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H309" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I309" s="9"/>
+          <t>- 12005</t>
+        </is>
+      </c>
+      <c r="I309" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J309" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K309" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B310" s="7" t="inlineStr">
         <is>
-          <t>C4</t>
+          <t>C1</t>
         </is>
       </c>
       <c r="C310" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D310" s="3"/>
       <c r="E310" s="6" t="n">
-        <v>68775</v>
+        <v>79443</v>
       </c>
       <c r="F310" s="3" t="inlineStr">
         <is>
-          <t>Психологія</t>
+          <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="G310" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H310" s="7" t="inlineStr">
         <is>
-          <t>- 12006</t>
+          <t>- 12012</t>
         </is>
       </c>
       <c r="I310" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J310" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K310" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B311" s="7" t="inlineStr">
         <is>
-          <t>D1</t>
+          <t>C2</t>
         </is>
       </c>
       <c r="C311" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="D311" s="3"/>
       <c r="E311" s="6" t="n">
-        <v>68776</v>
+        <v>68770</v>
       </c>
       <c r="F311" s="3" t="inlineStr">
         <is>
-          <t>Облік і оподаткування</t>
+          <t>Політологія</t>
         </is>
       </c>
       <c r="G311" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H311" s="7" t="inlineStr">
         <is>
-          <t>- 12007</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I311" s="9"/>
       <c r="J311" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K311" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B312" s="7" t="inlineStr">
         <is>
-          <t>D2</t>
+          <t>C3</t>
         </is>
       </c>
       <c r="C312" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D312" s="3"/>
       <c r="E312" s="6" t="n">
-        <v>68777</v>
+        <v>87663</v>
       </c>
       <c r="F312" s="3" t="inlineStr">
         <is>
-          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
+          <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="G312" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H312" s="7" t="inlineStr">
         <is>
-          <t>- 12008</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I312" s="9"/>
       <c r="J312" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K312" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B313" s="7" t="inlineStr">
         <is>
-          <t>D3</t>
+          <t>C4</t>
         </is>
       </c>
       <c r="C313" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="D313" s="3"/>
       <c r="E313" s="6" t="n">
-        <v>68778</v>
+        <v>68775</v>
       </c>
       <c r="F313" s="3" t="inlineStr">
         <is>
-          <t>Менеджмент</t>
+          <t>Психологія</t>
         </is>
       </c>
       <c r="G313" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H313" s="7" t="inlineStr">
         <is>
-          <t>- 12009</t>
+          <t>- 12006</t>
         </is>
       </c>
       <c r="I313" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J313" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K313" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B314" s="7" t="inlineStr">
         <is>
-          <t>D4</t>
+          <t>D1</t>
         </is>
       </c>
       <c r="C314" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D314" s="3"/>
       <c r="E314" s="6" t="n">
-        <v>68780</v>
+        <v>68776</v>
       </c>
       <c r="F314" s="3" t="inlineStr">
         <is>
-          <t>Публічне управління та адміністрування</t>
+          <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="G314" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H314" s="7" t="inlineStr">
         <is>
-          <t>- 12011</t>
+          <t>- 12007</t>
         </is>
       </c>
       <c r="I314" s="9" t="n">
-        <v>46935</v>
+        <v>46752</v>
       </c>
       <c r="J314" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K314" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B315" s="7" t="inlineStr">
         <is>
-          <t>D5</t>
+          <t>D2</t>
         </is>
       </c>
       <c r="C315" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D315" s="3"/>
       <c r="E315" s="6" t="n">
-        <v>68781</v>
+        <v>68777</v>
       </c>
       <c r="F315" s="3" t="inlineStr">
         <is>
-          <t>Маркетинг</t>
+          <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="G315" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H315" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I315" s="9"/>
+          <t>- 12008</t>
+        </is>
+      </c>
+      <c r="I315" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J315" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K315" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B316" s="7" t="inlineStr">
         <is>
-          <t>D7</t>
+          <t>D3</t>
         </is>
       </c>
       <c r="C316" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="D316" s="3"/>
       <c r="E316" s="6" t="n">
-        <v>68782</v>
+        <v>68778</v>
       </c>
       <c r="F316" s="3" t="inlineStr">
         <is>
-          <t>Торгівля</t>
+          <t>Менеджмент</t>
         </is>
       </c>
       <c r="G316" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H316" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I316" s="9"/>
+          <t>- 12009</t>
+        </is>
+      </c>
+      <c r="I316" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J316" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K316" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B317" s="7" t="inlineStr">
         <is>
-          <t>D8</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="C317" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D317" s="3"/>
       <c r="E317" s="6" t="n">
-        <v>68784</v>
+        <v>68780</v>
       </c>
       <c r="F317" s="3" t="inlineStr">
         <is>
-          <t>Право</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="G317" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H317" s="7" t="inlineStr">
         <is>
-          <t>- 13447</t>
+          <t>- 12011</t>
         </is>
       </c>
       <c r="I317" s="9" t="n">
-        <v>46204</v>
+        <v>46935</v>
       </c>
       <c r="J317" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K317" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B318" s="7" t="inlineStr">
         <is>
-          <t>F2</t>
+          <t>D5</t>
         </is>
       </c>
       <c r="C318" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="D318" s="3"/>
       <c r="E318" s="6" t="n">
-        <v>68785</v>
+        <v>68781</v>
       </c>
       <c r="F318" s="3" t="inlineStr">
         <is>
-          <t>Інженерія програмного забезпечення</t>
+          <t>Маркетинг</t>
         </is>
       </c>
       <c r="G318" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H318" s="7" t="inlineStr">
         <is>
-          <t>- 12010</t>
-[...4 lines deleted...]
-      </c>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I318" s="9"/>
       <c r="J318" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K318" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B319" s="7" t="inlineStr">
         <is>
-          <t>F3</t>
+          <t>D7</t>
         </is>
       </c>
       <c r="C319" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="D319" s="3"/>
       <c r="E319" s="6" t="n">
-        <v>68787</v>
+        <v>68782</v>
       </c>
       <c r="F319" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерні науки</t>
+          <t>Торгівля</t>
         </is>
       </c>
       <c r="G319" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H319" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I319" s="9"/>
       <c r="J319" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K319" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B320" s="7" t="inlineStr">
         <is>
-          <t>F5</t>
+          <t>D8</t>
         </is>
       </c>
       <c r="C320" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="D320" s="3"/>
       <c r="E320" s="6" t="n">
-        <v>68788</v>
+        <v>68784</v>
       </c>
       <c r="F320" s="3" t="inlineStr">
         <is>
-          <t>Кібербезпека та захист інформації</t>
+          <t>Право</t>
         </is>
       </c>
       <c r="G320" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H320" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I320" s="9"/>
+          <t>- 13447</t>
+        </is>
+      </c>
+      <c r="I320" s="9" t="n">
+        <v>46387</v>
+      </c>
       <c r="J320" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K320" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B321" s="7" t="inlineStr">
         <is>
-          <t>F7</t>
+          <t>F2</t>
         </is>
       </c>
       <c r="C321" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D321" s="3"/>
       <c r="E321" s="6" t="n">
-        <v>68789</v>
+        <v>68785</v>
       </c>
       <c r="F321" s="3" t="inlineStr">
         <is>
-          <t>Комп'ютерна інженерія</t>
+          <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="G321" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H321" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I321" s="9"/>
+          <t>- 12010</t>
+        </is>
+      </c>
+      <c r="I321" s="9" t="n">
+        <v>46752</v>
+      </c>
       <c r="J321" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K321" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B322" s="7" t="inlineStr">
         <is>
-          <t>G7</t>
+          <t>F3</t>
         </is>
       </c>
       <c r="C322" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D322" s="3"/>
       <c r="E322" s="6" t="n">
-        <v>68791</v>
+        <v>68787</v>
       </c>
       <c r="F322" s="3" t="inlineStr">
         <is>
-          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+          <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="G322" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H322" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I322" s="9"/>
       <c r="J322" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K322" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B323" s="7" t="inlineStr">
         <is>
-          <t>H1</t>
+          <t>F5</t>
         </is>
       </c>
       <c r="C323" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D323" s="3"/>
       <c r="E323" s="6" t="n">
-        <v>68792</v>
+        <v>68788</v>
       </c>
       <c r="F323" s="3" t="inlineStr">
         <is>
-          <t>Агрономія</t>
+          <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="G323" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H323" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I323" s="9"/>
       <c r="J323" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K323" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B324" s="7" t="inlineStr">
         <is>
-          <t>J8</t>
+          <t>F7</t>
         </is>
       </c>
       <c r="C324" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D324" s="3"/>
       <c r="E324" s="6" t="n">
-        <v>87664</v>
+        <v>68789</v>
       </c>
       <c r="F324" s="3" t="inlineStr">
         <is>
-          <t>Автомобільний транспорт</t>
+          <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="G324" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H324" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I324" s="9"/>
       <c r="J324" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K324" s="9"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="325">
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B325" s="7" t="inlineStr">
+        <is>
+          <t>G7</t>
+        </is>
+      </c>
+      <c r="C325" s="3" t="inlineStr">
+        <is>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+        </is>
+      </c>
+      <c r="D325" s="3"/>
+      <c r="E325" s="6" t="n">
+        <v>68791</v>
+      </c>
+      <c r="F325" s="3" t="inlineStr">
+        <is>
+          <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
+        </is>
+      </c>
+      <c r="G325" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H325" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I325" s="9"/>
+      <c r="J325" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K325" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="326">
+      <c r="A326" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B326" s="7" t="inlineStr">
+        <is>
+          <t>H1</t>
+        </is>
+      </c>
+      <c r="C326" s="3" t="inlineStr">
+        <is>
+          <t>Агрономія</t>
+        </is>
+      </c>
+      <c r="D326" s="3"/>
+      <c r="E326" s="6" t="n">
+        <v>68792</v>
+      </c>
+      <c r="F326" s="3" t="inlineStr">
+        <is>
+          <t>Агрономія</t>
+        </is>
+      </c>
+      <c r="G326" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H326" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I326" s="9"/>
+      <c r="J326" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K326" s="9"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="3" t="inlineStr">
+        <is>
+          <t>Доктор філософії</t>
+        </is>
+      </c>
+      <c r="B327" s="7" t="inlineStr">
+        <is>
+          <t>J8</t>
+        </is>
+      </c>
+      <c r="C327" s="3" t="inlineStr">
+        <is>
+          <t>Автомобільний транспорт</t>
+        </is>
+      </c>
+      <c r="D327" s="3"/>
+      <c r="E327" s="6" t="n">
+        <v>87664</v>
+      </c>
+      <c r="F327" s="3" t="inlineStr">
+        <is>
+          <t>Автомобільний транспорт</t>
+        </is>
+      </c>
+      <c r="G327" s="3" t="inlineStr">
+        <is>
+          <t>Освітньо-наукова</t>
+        </is>
+      </c>
+      <c r="H327" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="I327" s="9"/>
+      <c r="J327" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="K327" s="9"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K324"/>
+  <autoFilter ref="A1:K327"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:I181"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -18327,51 +18464,51 @@
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>A2</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="6" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="F2" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>A3</t>
         </is>
       </c>
@@ -18611,91 +18748,91 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E10" s="6" t="n">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>9</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E11" s="6" t="n">
         <v>29</v>
       </c>
       <c r="F11" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>C2</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Політологія</t>
@@ -18747,54 +18884,54 @@
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -18813,153 +18950,153 @@
       <c r="H15" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C16" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="6" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="F16" s="6" t="n">
         <v>25</v>
       </c>
       <c r="G16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H16" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="F17" s="6" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="F18" s="6" t="n">
         <v>58</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>13</v>
       </c>
       <c r="F19" s="6" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H19" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B20" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -19014,51 +19151,51 @@
       <c r="I21" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D22" s="3"/>
       <c r="E22" s="6" t="n">
         <v>81</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
@@ -19110,87 +19247,87 @@
       <c r="H24" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B25" s="7" t="inlineStr">
         <is>
           <t>F2</t>
         </is>
       </c>
       <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="6" t="n">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F25" s="6" t="n">
         <v>10</v>
       </c>
       <c r="G25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B26" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C26" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D26" s="3"/>
       <c r="E26" s="6" t="n">
         <v>80</v>
       </c>
       <c r="F26" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B27" s="7" t="inlineStr">
         <is>
           <t>F4</t>
         </is>
       </c>
       <c r="C27" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз та наука про дані</t>
@@ -19209,120 +19346,120 @@
       <c r="H27" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B28" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C28" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D28" s="3"/>
       <c r="E28" s="6" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B29" s="7" t="inlineStr">
         <is>
           <t>F6</t>
         </is>
       </c>
       <c r="C29" s="3" t="inlineStr">
         <is>
           <t>Інформаційні системи і технології</t>
         </is>
       </c>
       <c r="D29" s="3"/>
       <c r="E29" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F29" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B30" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C30" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="6" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F30" s="6" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B31" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C31" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
@@ -19506,84 +19643,84 @@
       <c r="H36" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="6" t="n">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F38" s="6" t="n">
         <v>17</v>
       </c>
       <c r="G38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H38" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B39" s="7" t="inlineStr">
         <is>
           <t>H3</t>
         </is>
       </c>
@@ -19671,54 +19808,54 @@
       <c r="H41" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I41" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B42" s="7" t="inlineStr">
         <is>
           <t>J3</t>
         </is>
       </c>
       <c r="C42" s="3" t="inlineStr">
         <is>
           <t>Туризм та рекреація</t>
         </is>
       </c>
       <c r="D42" s="3"/>
       <c r="E42" s="6" t="n">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F42" s="6" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H42" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B43" s="7" t="inlineStr">
         <is>
           <t>J8</t>
         </is>
       </c>
       <c r="C43" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
@@ -19803,51 +19940,51 @@
       <c r="H45" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>012</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Дошкільна освіта</t>
         </is>
       </c>
       <c r="D46" s="3"/>
       <c r="E46" s="6" t="n">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="F46" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H46" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B47" s="7" t="inlineStr">
         <is>
           <t>013</t>
         </is>
       </c>
@@ -19910,51 +20047,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>015</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Професійна освіта</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
           <t>Цифрові технології</t>
         </is>
       </c>
       <c r="E49" s="6" t="n">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>53</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>017</t>
         </is>
       </c>
@@ -19980,87 +20117,87 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>022</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Дизайн</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
           <t>Графічний дизайн</t>
         </is>
       </c>
       <c r="E51" s="6" t="n">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C52" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D52" s="3"/>
       <c r="E52" s="6" t="n">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F52" s="6" t="n">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H52" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B53" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
       <c r="C53" s="3" t="inlineStr">
         <is>
           <t>Інформаційна, бібліотечна та архівна справа</t>
@@ -20116,51 +20253,51 @@
       <c r="H54" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B55" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C55" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D55" s="3"/>
       <c r="E55" s="6" t="n">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="F55" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H55" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B56" s="7" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
@@ -20182,54 +20319,54 @@
       <c r="H56" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I56" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B57" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C57" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D57" s="3"/>
       <c r="E57" s="6" t="n">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F57" s="6" t="n">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="G57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
@@ -20248,153 +20385,153 @@
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C59" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D59" s="3"/>
       <c r="E59" s="6" t="n">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="F59" s="6" t="n">
         <v>76</v>
       </c>
       <c r="G59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>22</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C61" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D61" s="3"/>
       <c r="E61" s="6" t="n">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="F61" s="6" t="n">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H61" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B62" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C62" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D62" s="3"/>
       <c r="E62" s="6" t="n">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F62" s="6" t="n">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H62" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B63" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C63" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
@@ -20413,51 +20550,51 @@
       <c r="H63" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B64" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="F64" s="6" t="n">
         <v>26</v>
       </c>
       <c r="G64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H64" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -20479,54 +20616,54 @@
       <c r="H65" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B66" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C66" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D66" s="3"/>
       <c r="E66" s="6" t="n">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F66" s="6" t="n">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H66" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B67" s="7" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="C67" s="3" t="inlineStr">
         <is>
           <t>Екологія</t>
@@ -20545,120 +20682,120 @@
       <c r="H67" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B68" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C68" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D68" s="3"/>
       <c r="E68" s="6" t="n">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="F68" s="6" t="n">
         <v>18</v>
       </c>
       <c r="G68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H68" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B69" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C69" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D69" s="3"/>
       <c r="E69" s="6" t="n">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="F69" s="6" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H69" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B70" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C70" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D70" s="3"/>
       <c r="E70" s="6" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F70" s="6" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H70" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B71" s="7" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
       <c r="C71" s="3" t="inlineStr">
         <is>
           <t>Системний аналіз</t>
@@ -20710,51 +20847,51 @@
       <c r="H72" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B73" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C73" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D73" s="3"/>
       <c r="E73" s="6" t="n">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="F73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H73" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
@@ -20776,51 +20913,51 @@
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D75" s="3"/>
       <c r="E75" s="6" t="n">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="F75" s="6" t="n">
         <v>39</v>
       </c>
       <c r="G75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
@@ -20875,51 +21012,51 @@
       <c r="H77" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B78" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C78" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D78" s="3"/>
       <c r="E78" s="6" t="n">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H78" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B79" s="7" t="inlineStr">
         <is>
           <t>175</t>
         </is>
       </c>
@@ -20941,285 +21078,285 @@
       <c r="H79" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I79" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B80" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F80" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H80" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>191</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Архітектура та містобудування</t>
         </is>
       </c>
       <c r="D81" s="3"/>
       <c r="E81" s="6" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H81" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B82" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C82" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D82" s="3"/>
       <c r="E82" s="6" t="n">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="F82" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H82" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B83" s="7" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="C83" s="3" t="inlineStr">
         <is>
           <t>Геодезія та землеустрій</t>
         </is>
       </c>
       <c r="D83" s="3"/>
       <c r="E83" s="6" t="n">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F83" s="6" t="n">
         <v>5</v>
       </c>
       <c r="G83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H83" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B84" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="C84" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D84" s="3"/>
       <c r="E84" s="6" t="n">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="F84" s="6" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H84" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B85" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F85" s="6" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H85" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Соціальне забезпечення</t>
         </is>
       </c>
       <c r="D86" s="3"/>
       <c r="E86" s="6" t="n">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="F86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H86" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B87" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C87" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D87" s="3"/>
       <c r="E87" s="6" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F87" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H87" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B88" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C88" s="3" t="inlineStr">
         <is>
           <t>Туризм</t>
@@ -21238,51 +21375,51 @@
       <c r="H88" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B89" s="7" t="inlineStr">
         <is>
           <t>242</t>
         </is>
       </c>
       <c r="C89" s="3" t="inlineStr">
         <is>
           <t>Туризм і рекреація</t>
         </is>
       </c>
       <c r="D89" s="3"/>
       <c r="E89" s="6" t="n">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="F89" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H89" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B90" s="7" t="inlineStr">
         <is>
           <t>256</t>
         </is>
       </c>
@@ -21337,51 +21474,51 @@
       <c r="H91" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B92" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C92" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D92" s="3"/>
       <c r="E92" s="6" t="n">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="F92" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H92" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B93" s="7" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
@@ -21852,51 +21989,51 @@
       <c r="H106" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>C3</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини</t>
         </is>
       </c>
       <c r="D107" s="3"/>
       <c r="E107" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F107" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H107" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B108" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
@@ -21918,54 +22055,54 @@
       <c r="H108" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B109" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C109" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D109" s="3"/>
       <c r="E109" s="6" t="n">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F109" s="6" t="n">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H109" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B110" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C110" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
@@ -21984,54 +22121,54 @@
       <c r="H110" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B111" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C111" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D111" s="3"/>
       <c r="E111" s="6" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="F111" s="6" t="n">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H111" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B112" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C112" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
@@ -22083,54 +22220,54 @@
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F114" s="6" t="n">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C115" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
@@ -22383,51 +22520,51 @@
       <c r="I122" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B123" s="7" t="inlineStr">
         <is>
           <t>H1</t>
         </is>
       </c>
       <c r="C123" s="3" t="inlineStr">
         <is>
           <t>Агрономія</t>
         </is>
       </c>
       <c r="D123" s="3"/>
       <c r="E123" s="6" t="n">
         <v>36</v>
       </c>
       <c r="F123" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H123" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B124" s="7" t="inlineStr">
         <is>
           <t>I10</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота та консультування</t>
@@ -22714,51 +22851,51 @@
       <c r="H132" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B133" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C133" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D133" s="3"/>
       <c r="E133" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H133" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I133" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B134" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
@@ -22912,54 +23049,54 @@
       <c r="H138" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B139" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C139" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D139" s="3"/>
       <c r="E139" s="6" t="n">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="F139" s="6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H139" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B140" s="7" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="C140" s="3" t="inlineStr">
         <is>
           <t>Правоохоронна діяльність</t>
@@ -23506,51 +23643,51 @@
       <c r="H156" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B157" s="7" t="inlineStr">
         <is>
           <t>011</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Освітні, педагогічні науки</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F157" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
           <t>029</t>
         </is>
       </c>
@@ -23572,84 +23709,84 @@
       <c r="H158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B159" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D159" s="3"/>
       <c r="E159" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H159" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B160" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C160" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D160" s="3"/>
       <c r="E160" s="6" t="n">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="F160" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H160" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B161" s="7" t="inlineStr">
         <is>
           <t>052</t>
         </is>
       </c>
@@ -23671,150 +23808,150 @@
       <c r="H161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B162" s="7" t="inlineStr">
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F162" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B163" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="6" t="n">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B164" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C164" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="6" t="n">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="F164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B165" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C165" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D165" s="3"/>
       <c r="E165" s="6" t="n">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="F165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H165" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B166" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
@@ -23836,282 +23973,282 @@
       <c r="H166" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B167" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B168" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Підприємництво та торгівля</t>
         </is>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B169" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>Підприємництво, торгівля та біржова діяльність</t>
         </is>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="6" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B170" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="F170" s="6" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G170" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H170" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I170" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B171" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C171" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D171" s="3"/>
       <c r="E171" s="6" t="n">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F171" s="6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G171" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H171" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I171" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B172" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C172" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D172" s="3"/>
       <c r="E172" s="6" t="n">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H172" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B173" s="7" t="inlineStr">
         <is>
           <t>123</t>
         </is>
       </c>
       <c r="C173" s="3" t="inlineStr">
         <is>
           <t>Комп’ютерна інженерія</t>
         </is>
       </c>
       <c r="D173" s="3"/>
       <c r="E173" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H173" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B174" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C174" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D174" s="3"/>
       <c r="E174" s="6" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H174" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B175" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
@@ -24133,51 +24270,51 @@
       <c r="H175" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B176" s="7" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="C176" s="3" t="inlineStr">
         <is>
           <t>Автоматизація та комп’ютерно-інтегровані технології</t>
         </is>
       </c>
       <c r="D176" s="3"/>
       <c r="E176" s="6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H176" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B177" s="7" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
@@ -24199,87 +24336,87 @@
       <c r="H177" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B178" s="7" t="inlineStr">
         <is>
           <t>274</t>
         </is>
       </c>
       <c r="C178" s="3" t="inlineStr">
         <is>
           <t>Автомобільний транспорт</t>
         </is>
       </c>
       <c r="D178" s="3"/>
       <c r="E178" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H178" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B179" s="7" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="C179" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D179" s="3"/>
       <c r="E179" s="6" t="n">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="F179" s="6" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H179" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B180" s="7" t="inlineStr">
         <is>
           <t>291</t>
         </is>
       </c>
       <c r="C180" s="3" t="inlineStr">
         <is>
           <t>Міжнародні відносини, суспільні комунікації та регіональні студії</t>
@@ -24298,51 +24435,51 @@
       <c r="H180" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I180" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B181" s="7" t="inlineStr">
         <is>
           <t>292</t>
         </is>
       </c>
       <c r="C181" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D181" s="3"/>
       <c r="E181" s="6" t="n">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F181" s="6" t="n">
         <v>3</v>
       </c>
       <c r="G181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H181" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I181" s="6" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I181"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>