--- v2 (2026-03-28)
+++ v3 (2026-05-13)
@@ -869,51 +869,51 @@
         </is>
       </c>
       <c r="D1" s="4" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="4" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="4" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>5112 Провідник пасажирського вагона</t>
         </is>
       </c>
       <c r="B2" s="7" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5112 Провідник пасажирського вагона
 4211 Касир квитковий</t>
         </is>
       </c>
       <c r="B3" s="7" t="n">
         <v>60</v>
       </c>
       <c r="C3" s="7" t="n">
@@ -961,51 +961,51 @@
       </c>
       <c r="B5" s="7" t="n">
         <v>21</v>
       </c>
       <c r="C5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Помічник машиніста тепловоза</t>
         </is>
       </c>
       <c r="B6" s="7" t="n">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="7" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="7" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7233 Слюсар з ремонту рухомого складу
 8311 Помічник машиніста електровоза</t>
         </is>
       </c>
       <c r="B7" s="7" t="n">
         <v>87</v>
       </c>
       <c r="C7" s="7" t="n">