--- v2 (2026-03-31)
+++ v3 (2026-05-18)
@@ -2523,51 +2523,51 @@
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="8" t="n">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B4" s="7" t="inlineStr">
         <is>
           <t>G15</t>
         </is>
       </c>
@@ -2721,51 +2721,51 @@
       <c r="H8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Будівництво та цивільна інженерія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="8" t="n">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
@@ -2833,189 +2833,189 @@
       </c>
       <c r="B2" s="8" t="n">
         <v>1</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 5122 Кухар</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 5123 Бармен</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
         <v>48</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>7136 Монтажник санітарно-технічних систем і устаткування
 7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7136 Монтажник санітарно-технічних систем і устаткування</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7212 Електрогазозварник
 7241 Електромонтажник силових мереж та електроустаткування</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7241 Електромонтажник силових мереж та електроустаткування
 7241 Слюсар з контрольно-вимірювальних приладів та автоматики (електромеханіка)</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E9" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F9" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>7433 Кравець</t>
         </is>
       </c>
       <c r="B10" s="8" t="n">
         <v>39</v>
       </c>
       <c r="C10" s="8" t="n">
         <v>0</v>