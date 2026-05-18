--- v2 (2026-02-14)
+++ v3 (2026-05-18)
@@ -1878,51 +1878,51 @@
       </c>
       <c r="B3" s="8" t="n">
         <v>24</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
         <v>129</v>
       </c>
       <c r="C5" s="8" t="n">
@@ -1947,75 +1947,75 @@
       </c>
       <c r="B6" s="8" t="n">
         <v>78</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>5141 Перукар (перукар-модельєр)
 5141 Візажист</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>7133 Штукатур
 7132 Лицювальник-плиточник
 7141 Маляр</t>
         </is>
       </c>
       <c r="B8" s="8" t="n">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="C8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F8" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>7231 Слюсар з ремонту колісних транспортних засобів
 7212 Електрогазозварник</t>
         </is>
       </c>
       <c r="B9" s="8" t="n">
         <v>170</v>
       </c>
       <c r="C9" s="8" t="n">