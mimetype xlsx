--- v2 (2026-02-09)
+++ v3 (2026-05-10)
@@ -1907,51 +1907,51 @@
       </c>
       <c r="K6" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>241</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="8" t="n">
         <v>51819</v>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>Ресторанне обслуговування</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I7" s="9"/>
       <c r="J7" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K7" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>242</t>
@@ -2024,51 +2024,51 @@
       </c>
       <c r="K9" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>J2</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Готельно-ресторанна справа та кейтеринг</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="8" t="n">
         <v>74272</v>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
-          <t>Готельно-ресторанна справа та кейтеринг</t>
+          <t>Готельно-ресторанна справа</t>
         </is>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="I10" s="9"/>
       <c r="J10" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K10" s="9"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
@@ -2143,51 +2143,51 @@
       </c>
       <c r="I1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B2" s="7" t="inlineStr">
         <is>
           <t>G13</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Харчові технології</t>
         </is>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="8" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="G2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="I2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Фаховий молодший бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>181</t>
         </is>
       </c>
@@ -2298,143 +2298,143 @@
       </c>
       <c r="D1" s="6" t="inlineStr">
         <is>
           <t>Екстернатна</t>
         </is>
       </c>
       <c r="E1" s="6" t="inlineStr">
         <is>
           <t>Вечірня</t>
         </is>
       </c>
       <c r="F1" s="6" t="inlineStr">
         <is>
           <t>Дистанційна</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>4221 Агент з організації туризму
 4222 Адміністратор</t>
         </is>
       </c>
       <c r="B2" s="8" t="n">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E2" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F2" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 5123 Офіціант</t>
         </is>
       </c>
       <c r="B3" s="8" t="n">
         <v>49</v>
       </c>
       <c r="C3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F3" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>5122 Кухар
 7412 Кондитер</t>
         </is>
       </c>
       <c r="B4" s="8" t="n">
-        <v>314</v>
+        <v>274</v>
       </c>
       <c r="C4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F4" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 4222 Адміністратор (господар) залу</t>
         </is>
       </c>
       <c r="B5" s="8" t="n">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="C5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F5" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>5123 Офіціант
 5129 Майстер готельного обслуговування</t>
         </is>
       </c>
       <c r="B6" s="8" t="n">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="8" t="n">
         <v>0</v>
       </c>
       <c r="F6" s="8" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>5129 Майстер готельного обслуговування
 5123 Офіціант</t>
         </is>
       </c>
       <c r="B7" s="8" t="n">
         <v>45</v>
       </c>
       <c r="C7" s="8" t="n">