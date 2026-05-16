--- v2 (2026-03-30)
+++ v3 (2026-05-16)
@@ -30,51 +30,51 @@
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклад освіти" sheetId="1" state="visible" r:id="rId2"/>
     <sheet name="ВСП" sheetId="2" state="visible" r:id="rId3"/>
     <sheet name="Факультети" sheetId="3" state="visible" r:id="rId4"/>
     <sheet name="Ліцензії ВО (рівні освіти)" sheetId="4" state="visible" r:id="rId5"/>
     <sheet name="Ліцензії ВО (освітні програми)" sheetId="5" state="visible" r:id="rId6"/>
     <sheet name="Ліцензії ВО (без прийому)" sheetId="6" state="visible" r:id="rId7"/>
     <sheet name="Ліцензії ПДО" sheetId="7" state="visible" r:id="rId8"/>
     <sheet name="Ліцензії ПТО" sheetId="8" state="visible" r:id="rId9"/>
     <sheet name="Освітні програми" sheetId="9" state="visible" r:id="rId10"/>
     <sheet name="Здобувачі ВО" sheetId="10" state="visible" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклад освіти'!$A$1:$B$21</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ВСП'!$A$1:$E$6</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Факультети'!$A$1:$A$13</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (рівні освіти)'!$A$1:$C$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (освітні програми)'!$A$1:$I$31</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ВО (без прийому)'!$A$1:$L$2</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПДО'!$A$1:$K$4</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ліцензії ПТО'!$A$1:$D$7</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Освітні програми'!$A$1:$K$265</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Здобувачі ВО'!$A$1:$I$170</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
@@ -659,51 +659,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>B11</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
           <t>Германські мови та літератури (переклад включно), перша - англійська</t>
         </is>
       </c>
       <c r="E5" s="6" t="n">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H5" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I5" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B6" s="7" t="inlineStr">
         <is>
           <t>B9</t>
         </is>
       </c>
@@ -732,163 +732,163 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B7" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="E7" s="6" t="n">
         <v>15</v>
       </c>
       <c r="F7" s="6" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="G7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H7" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I7" s="6" t="n">
         <v>6</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>C1</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D8" s="3" t="inlineStr">
         <is>
           <t>Міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="E8" s="6" t="n">
         <v>15</v>
       </c>
       <c r="F8" s="6" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H8" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I8" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="6" t="n">
         <v>42</v>
       </c>
       <c r="F9" s="6" t="n">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="G9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I9" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B10" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="6" t="n">
         <v>11</v>
       </c>
       <c r="F10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H10" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I10" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="6" t="n">
         <v>8</v>
       </c>
       <c r="F11" s="6" t="n">
         <v>2</v>
       </c>
@@ -898,120 +898,120 @@
       <c r="H11" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="6" t="n">
         <v>8</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="6" t="n">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F12" s="6" t="n">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="6" t="n">
         <v>12</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>22</v>
       </c>
       <c r="F13" s="6" t="n">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="G13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H13" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="6" t="n">
         <v>10</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>D8</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="6" t="n">
         <v>20</v>
       </c>
       <c r="F14" s="6" t="n">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="G14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H14" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="6" t="n">
         <v>17</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>D9</t>
         </is>
       </c>
       <c r="C15" s="3" t="inlineStr">
         <is>
           <t>Міжнародне право</t>
@@ -1096,63 +1096,63 @@
       <c r="H17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F18" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="G18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H18" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
         <v>29</v>
       </c>
       <c r="F19" s="6" t="n">
         <v>0</v>
       </c>
@@ -1239,51 +1239,51 @@
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B22" s="7" t="inlineStr">
         <is>
           <t>G11</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
           <t>Машинобудування</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
           <t>Технологічні машини та обладнання</t>
         </is>
       </c>
       <c r="E22" s="6" t="n">
         <v>10</v>
       </c>
       <c r="F22" s="6" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H22" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B23" s="7" t="inlineStr">
         <is>
           <t>G2</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
@@ -1611,51 +1611,51 @@
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Терапія та реабілітація</t>
         </is>
       </c>
       <c r="D33" s="3" t="inlineStr">
         <is>
           <t>Фізична терапія</t>
         </is>
       </c>
       <c r="E33" s="6" t="n">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="F33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>K9</t>
         </is>
       </c>
@@ -2130,150 +2130,150 @@
       <c r="H47" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B48" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C48" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D48" s="3"/>
       <c r="E48" s="6" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F48" s="6" t="n">
         <v>6</v>
       </c>
       <c r="G48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H48" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B49" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C49" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D49" s="3"/>
       <c r="E49" s="6" t="n">
         <v>37</v>
       </c>
       <c r="F49" s="6" t="n">
         <v>17</v>
       </c>
       <c r="G49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H49" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="6" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B50" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C50" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D50" s="3"/>
       <c r="E50" s="6" t="n">
         <v>79</v>
       </c>
       <c r="F50" s="6" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="G50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H50" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="6" t="n">
         <v>8</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B51" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C51" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D51" s="3"/>
       <c r="E51" s="6" t="n">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="F51" s="6" t="n">
         <v>22</v>
       </c>
       <c r="G51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H51" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="6" t="n">
         <v>10</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B52" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -2460,51 +2460,51 @@
       <c r="H57" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B58" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C58" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D58" s="3"/>
       <c r="E58" s="6" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F58" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H58" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B59" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
@@ -2526,51 +2526,51 @@
       <c r="H59" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="6" t="n">
         <v>29</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B60" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C60" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D60" s="3"/>
       <c r="E60" s="6" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H60" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B61" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
@@ -2991,51 +2991,51 @@
       <c r="I73" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B74" s="7" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="C74" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D74" s="3"/>
       <c r="E74" s="6" t="n">
         <v>61</v>
       </c>
       <c r="F74" s="6" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H74" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B75" s="7" t="inlineStr">
         <is>
           <t>176</t>
         </is>
       </c>
       <c r="C75" s="3" t="inlineStr">
         <is>
           <t>Мікро- та наносистемна техніка</t>
@@ -3054,51 +3054,51 @@
       <c r="H75" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B76" s="7" t="inlineStr">
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="C76" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D76" s="3"/>
       <c r="E76" s="6" t="n">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="F76" s="6" t="n">
         <v>19</v>
       </c>
       <c r="G76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H76" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I76" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B77" s="7" t="inlineStr">
         <is>
           <t>223</t>
         </is>
       </c>
@@ -3770,81 +3770,81 @@
       <c r="I96" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B97" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
         <v>17</v>
       </c>
       <c r="F97" s="6" t="n">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="G97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H97" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>D4</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="D98" s="3"/>
       <c r="E98" s="6" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F98" s="6" t="n">
         <v>12</v>
       </c>
       <c r="G98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H98" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B99" s="7" t="inlineStr">
         <is>
           <t>D5</t>
         </is>
       </c>
@@ -4336,51 +4336,51 @@
       <c r="H113" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B114" s="7" t="inlineStr">
         <is>
           <t>I2</t>
         </is>
       </c>
       <c r="C114" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D114" s="3"/>
       <c r="E114" s="6" t="n">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="F114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H114" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B115" s="7" t="inlineStr">
         <is>
           <t>I7</t>
         </is>
       </c>
@@ -4571,51 +4571,51 @@
       <c r="H120" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B121" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C121" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D121" s="3"/>
       <c r="E121" s="6" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H121" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B122" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
@@ -5466,51 +5466,51 @@
       <c r="H147" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B148" s="7" t="inlineStr">
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F148" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G148" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H148" s="6" t="n">
         <v>8</v>
       </c>
       <c r="I148" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B149" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
@@ -5532,183 +5532,183 @@
       <c r="H149" s="6" t="n">
         <v>2</v>
       </c>
       <c r="I149" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B150" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C150" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="6" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H150" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B151" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F151" s="6" t="n">
         <v>4</v>
       </c>
       <c r="G151" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H151" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I151" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D152" s="3"/>
       <c r="E152" s="6" t="n">
         <v>16</v>
       </c>
       <c r="F152" s="6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G152" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H152" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I152" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B153" s="7" t="inlineStr">
         <is>
           <t>073</t>
         </is>
       </c>
       <c r="C153" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D153" s="3"/>
       <c r="E153" s="6" t="n">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="F153" s="6" t="n">
         <v>8</v>
       </c>
       <c r="G153" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H153" s="6" t="n">
         <v>3</v>
       </c>
       <c r="I153" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B154" s="7" t="inlineStr">
         <is>
           <t>075</t>
         </is>
       </c>
       <c r="C154" s="3" t="inlineStr">
         <is>
           <t>Маркетинг</t>
         </is>
       </c>
       <c r="D154" s="3"/>
       <c r="E154" s="6" t="n">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="F154" s="6" t="n">
         <v>1</v>
       </c>
       <c r="G154" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H154" s="6" t="n">
         <v>3</v>
       </c>
       <c r="I154" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B155" s="7" t="inlineStr">
         <is>
           <t>076</t>
         </is>
       </c>
@@ -5766,84 +5766,84 @@
       <c r="I156" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B157" s="7" t="inlineStr">
         <is>
           <t>081</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Право</t>
         </is>
       </c>
       <c r="D157" s="3"/>
       <c r="E157" s="6" t="n">
         <v>38</v>
       </c>
       <c r="F157" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G157" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H157" s="6" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I157" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B158" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="6" t="n">
         <v>2</v>
       </c>
       <c r="F158" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H158" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B159" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
@@ -5928,117 +5928,117 @@
       <c r="H161" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B162" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F162" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H162" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B163" s="7" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D163" s="3"/>
       <c r="E163" s="6" t="n">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="F163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H163" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B164" s="7" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="C164" s="3" t="inlineStr">
         <is>
           <t>Галузеве машинобудування</t>
         </is>
       </c>
       <c r="D164" s="3"/>
       <c r="E164" s="6" t="n">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="F164" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H164" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B165" s="7" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
@@ -6096,123 +6096,123 @@
       <c r="I166" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B167" s="7" t="inlineStr">
         <is>
           <t>183</t>
         </is>
       </c>
       <c r="C167" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D167" s="3"/>
       <c r="E167" s="6" t="n">
         <v>23</v>
       </c>
       <c r="F167" s="6" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G167" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H167" s="6" t="n">
         <v>1</v>
       </c>
       <c r="I167" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B168" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C168" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D168" s="3"/>
       <c r="E168" s="6" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="G168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H168" s="6" t="n">
         <v>0</v>
       </c>
       <c r="I168" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B169" s="7" t="inlineStr">
         <is>
           <t>222</t>
         </is>
       </c>
       <c r="C169" s="3" t="inlineStr">
         <is>
           <t>Медицина</t>
         </is>
       </c>
       <c r="D169" s="3"/>
       <c r="E169" s="6" t="n">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="F169" s="6" t="n">
         <v>2</v>
       </c>
       <c r="G169" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H169" s="6" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="I169" s="6" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B170" s="7" t="inlineStr">
         <is>
           <t>228</t>
         </is>
       </c>
       <c r="C170" s="3" t="inlineStr">
         <is>
           <t>Педіатрія</t>
         </is>
       </c>
       <c r="D170" s="3"/>
       <c r="E170" s="6" t="n">
         <v>3</v>
       </c>
@@ -8047,51 +8047,51 @@
         <v>46204</v>
       </c>
       <c r="L2" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 19.12.2016 № 1565</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K3"/>
+  <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="1024" min="12" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Рівень освіти</t>
@@ -8141,121 +8141,162 @@
       </c>
       <c r="J1" s="5" t="inlineStr">
         <is>
           <t>Дата закінчення дії</t>
         </is>
       </c>
       <c r="K1" s="5" t="inlineStr">
         <is>
           <t>Рішення про видачу ліцензії</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>вища освіта</t>
         </is>
       </c>
       <c r="B2" s="3" t="inlineStr">
         <is>
           <t>підвищення кваліфікації</t>
         </is>
       </c>
       <c r="C2" s="7" t="inlineStr">
         <is>
-          <t>I1</t>
+          <t>D4</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
-          <t>Стоматологія</t>
+          <t>Публічне управління та адміністрування</t>
         </is>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H2" s="6" t="n">
-        <v>500</v>
+        <v>450</v>
       </c>
       <c r="I2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="J2" s="9"/>
       <c r="K2" s="3" t="inlineStr">
         <is>
-          <t>Наказ МОН від 03.07.2025 № 108-л</t>
+          <t>Наказ МОН від 08.05.2026 № 83-л</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>вища освіта</t>
         </is>
       </c>
       <c r="B3" s="3" t="inlineStr">
         <is>
-          <t>інтернатура</t>
+          <t>підвищення кваліфікації</t>
         </is>
       </c>
       <c r="C3" s="7" t="inlineStr">
         <is>
           <t>I1</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="6" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="6" t="n">
-        <v>100</v>
+        <v>500</v>
       </c>
       <c r="I3" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="J3" s="9"/>
       <c r="K3" s="3" t="inlineStr">
         <is>
           <t>Наказ МОН від 03.07.2025 № 108-л</t>
         </is>
       </c>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
+      <c r="A4" s="3" t="inlineStr">
+        <is>
+          <t>вища освіта</t>
+        </is>
+      </c>
+      <c r="B4" s="3" t="inlineStr">
+        <is>
+          <t>інтернатура</t>
+        </is>
+      </c>
+      <c r="C4" s="7" t="inlineStr">
+        <is>
+          <t>I1</t>
+        </is>
+      </c>
+      <c r="D4" s="3" t="inlineStr">
+        <is>
+          <t>Стоматологія</t>
+        </is>
+      </c>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="H4" s="6" t="n">
+        <v>100</v>
+      </c>
+      <c r="I4" s="7" t="inlineStr">
+        <is>
+          <t> </t>
+        </is>
+      </c>
+      <c r="J4" s="9"/>
+      <c r="K4" s="3" t="inlineStr">
+        <is>
+          <t>Наказ МОН від 03.07.2025 № 108-л</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K3"/>
+  <autoFilter ref="A1:K4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="false" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="100"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="15"/>
@@ -8502,54 +8543,56 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C2" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D2" s="3" t="inlineStr">
         <is>
           <t>Англійська мова і література</t>
         </is>
       </c>
       <c r="E2" s="6" t="n">
         <v>52930</v>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Англійська та німецька мови та літератури</t>
         </is>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I2" s="9"/>
+          <t>- 20526</t>
+        </is>
+      </c>
+      <c r="I2" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J2" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K2" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B3" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C3" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D3" s="3" t="inlineStr">
         <is>
@@ -8588,54 +8631,56 @@
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Історія</t>
         </is>
       </c>
       <c r="E4" s="6" t="n">
         <v>52737</v>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
           <t>Середня освіта (Історія)</t>
         </is>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I4" s="9"/>
+          <t>- 20525</t>
+        </is>
+      </c>
+      <c r="I4" s="9" t="n">
+        <v>46498</v>
+      </c>
       <c r="J4" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K4" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B5" s="7" t="inlineStr">
         <is>
           <t>014</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
           <t>Середня освіта</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
@@ -8760,51 +8805,51 @@
         <is>
           <t>028</t>
         </is>
       </c>
       <c r="C8" s="3" t="inlineStr">
         <is>
           <t>Менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="6" t="n">
         <v>20043</v>
       </c>
       <c r="F8" s="3" t="inlineStr">
         <is>
           <t>менеджмент соціокультурної діяльності</t>
         </is>
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="7" t="inlineStr">
         <is>
           <t>- 6946</t>
         </is>
       </c>
       <c r="I8" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J8" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K8" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>032</t>
         </is>
       </c>
       <c r="C9" s="3" t="inlineStr">
         <is>
           <t>Історія та археологія</t>
         </is>
       </c>
       <c r="D9" s="3"/>
@@ -8969,51 +9014,51 @@
         <is>
           <t>053</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="6" t="n">
         <v>6837</v>
       </c>
       <c r="F13" s="3" t="inlineStr">
         <is>
           <t>психологія</t>
         </is>
       </c>
       <c r="G13" s="3"/>
       <c r="H13" s="7" t="inlineStr">
         <is>
           <t>- 6951</t>
         </is>
       </c>
       <c r="I13" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J13" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K13" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D14" s="3"/>
@@ -9133,91 +9178,93 @@
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C17" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="6" t="n">
         <v>18398</v>
       </c>
       <c r="F17" s="3" t="inlineStr">
         <is>
           <t>Банківська справа</t>
         </is>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="7" t="inlineStr">
         <is>
           <t>- 6954</t>
         </is>
       </c>
       <c r="I17" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J17" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K17" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B18" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="6" t="n">
         <v>18399</v>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>Фінанси</t>
         </is>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I18" s="9"/>
+          <t>- 21273</t>
+        </is>
+      </c>
+      <c r="I18" s="9" t="n">
+        <v>48030</v>
+      </c>
       <c r="J18" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K18" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B19" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа та страхування</t>
         </is>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="6" t="n">
@@ -9254,51 +9301,51 @@
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D20" s="3"/>
       <c r="E20" s="6" t="n">
         <v>57965</v>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
           <t>Банківська справа</t>
         </is>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="7" t="inlineStr">
         <is>
           <t>- 6954</t>
         </is>
       </c>
       <c r="I20" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J20" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K20" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B21" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D21" s="3"/>
@@ -9781,54 +9828,56 @@
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B33" s="7" t="inlineStr">
         <is>
           <t>121</t>
         </is>
       </c>
       <c r="C33" s="3" t="inlineStr">
         <is>
           <t>Інженерія програмного забезпечення</t>
         </is>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="6" t="n">
         <v>53223</v>
       </c>
       <c r="F33" s="3" t="inlineStr">
         <is>
           <t>Кіберспорт та розробка комп`ютерних ігор</t>
         </is>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I33" s="9"/>
+          <t>- 21152</t>
+        </is>
+      </c>
+      <c r="I33" s="9" t="n">
+        <v>46519</v>
+      </c>
       <c r="J33" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K33" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B34" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C34" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D34" s="3"/>
       <c r="E34" s="6" t="n">
@@ -9906,92 +9955,92 @@
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="D36" s="3"/>
       <c r="E36" s="6" t="n">
         <v>5677</v>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
           <t>кібербезпека</t>
         </is>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="7" t="inlineStr">
         <is>
           <t>- 6976</t>
         </is>
       </c>
       <c r="I36" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J36" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K36" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B37" s="7" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="6" t="n">
         <v>57954</v>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G37" s="3"/>
       <c r="H37" s="7" t="inlineStr">
         <is>
           <t>- 6976</t>
         </is>
       </c>
       <c r="I37" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J37" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K37" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B38" s="7" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D38" s="3"/>
@@ -10275,51 +10324,51 @@
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="C45" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D45" s="3"/>
       <c r="E45" s="6" t="n">
         <v>18402</v>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Електротехнічні системи електроспоживання</t>
         </is>
       </c>
       <c r="G45" s="3"/>
       <c r="H45" s="7" t="inlineStr">
         <is>
           <t>- 6975</t>
         </is>
       </c>
       <c r="I45" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J45" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K45" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B46" s="7" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="C46" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D46" s="3"/>
@@ -11056,51 +11105,51 @@
         <is>
           <t>229</t>
         </is>
       </c>
       <c r="C64" s="3" t="inlineStr">
         <is>
           <t>Громадське здоров`я</t>
         </is>
       </c>
       <c r="D64" s="3"/>
       <c r="E64" s="6" t="n">
         <v>21095</v>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
           <t>громадське здоров`я</t>
         </is>
       </c>
       <c r="G64" s="3"/>
       <c r="H64" s="7" t="inlineStr">
         <is>
           <t>- 6972</t>
         </is>
       </c>
       <c r="I64" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J64" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K64" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B65" s="7" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="C65" s="3" t="inlineStr">
         <is>
           <t>Соціальна робота</t>
         </is>
       </c>
       <c r="D65" s="3"/>
@@ -11726,51 +11775,51 @@
         <is>
           <t>C4</t>
         </is>
       </c>
       <c r="C80" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="D80" s="3"/>
       <c r="E80" s="6" t="n">
         <v>67392</v>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>Психологія</t>
         </is>
       </c>
       <c r="G80" s="3"/>
       <c r="H80" s="7" t="inlineStr">
         <is>
           <t>- 11848</t>
         </is>
       </c>
       <c r="I80" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J80" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K80" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B81" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C81" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D81" s="3"/>
@@ -11929,51 +11978,51 @@
         <is>
           <t>D2</t>
         </is>
       </c>
       <c r="C85" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D85" s="3"/>
       <c r="E85" s="6" t="n">
         <v>67397</v>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
           <t>Банківська справа</t>
         </is>
       </c>
       <c r="G85" s="3"/>
       <c r="H85" s="7" t="inlineStr">
         <is>
           <t>- 11849</t>
         </is>
       </c>
       <c r="I85" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J85" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K85" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B86" s="7" t="inlineStr">
         <is>
           <t>D3</t>
         </is>
       </c>
       <c r="C86" s="3" t="inlineStr">
         <is>
           <t>Менеджмент</t>
         </is>
       </c>
       <c r="D86" s="3"/>
@@ -12421,51 +12470,51 @@
         <is>
           <t>F5</t>
         </is>
       </c>
       <c r="C97" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека та захист інформації</t>
         </is>
       </c>
       <c r="D97" s="3"/>
       <c r="E97" s="6" t="n">
         <v>67406</v>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
           <t>Кібербезпека</t>
         </is>
       </c>
       <c r="G97" s="3"/>
       <c r="H97" s="7" t="inlineStr">
         <is>
           <t>- 11852</t>
         </is>
       </c>
       <c r="I97" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J97" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K97" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B98" s="7" t="inlineStr">
         <is>
           <t>F7</t>
         </is>
       </c>
       <c r="C98" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна інженерія</t>
         </is>
       </c>
       <c r="D98" s="3"/>
@@ -12800,51 +12849,51 @@
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C106" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D106" s="3"/>
       <c r="E106" s="6" t="n">
         <v>67409</v>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
           <t>Електротехнічні системи електроспоживання</t>
         </is>
       </c>
       <c r="G106" s="3"/>
       <c r="H106" s="7" t="inlineStr">
         <is>
           <t>- 11853</t>
         </is>
       </c>
       <c r="I106" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J106" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K106" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>Бакалавр</t>
         </is>
       </c>
       <c r="B107" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C107" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D107" s="3" t="inlineStr">
@@ -13756,51 +13805,51 @@
       <c r="C128" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D128" s="3"/>
       <c r="E128" s="6" t="n">
         <v>31732</v>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
           <t>Облік, аудит і оподаткування в міжнародному бізнесі</t>
         </is>
       </c>
       <c r="G128" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H128" s="7" t="inlineStr">
         <is>
           <t>- 6967</t>
         </is>
       </c>
       <c r="I128" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J128" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K128" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B129" s="7" t="inlineStr">
         <is>
           <t>072</t>
         </is>
       </c>
       <c r="C129" s="3" t="inlineStr">
         <is>
           <t>Фінанси, банківська справа, страхування та фондовий ринок</t>
         </is>
       </c>
       <c r="D129" s="3"/>
@@ -14341,51 +14390,51 @@
       <c r="C141" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D141" s="3"/>
       <c r="E141" s="6" t="n">
         <v>35695</v>
       </c>
       <c r="F141" s="3" t="inlineStr">
         <is>
           <t>Наука про дані та моделювання складних систем</t>
         </is>
       </c>
       <c r="G141" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H141" s="7" t="inlineStr">
         <is>
           <t>- 6961</t>
         </is>
       </c>
       <c r="I141" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J141" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K141" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B142" s="7" t="inlineStr">
         <is>
           <t>122</t>
         </is>
       </c>
       <c r="C142" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D142" s="3"/>
@@ -14656,51 +14705,51 @@
       <c r="C148" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D148" s="3"/>
       <c r="E148" s="6" t="n">
         <v>24929</v>
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерна механіка</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H148" s="7" t="inlineStr">
         <is>
           <t>- 6959</t>
         </is>
       </c>
       <c r="I148" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J148" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K148" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B149" s="7" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
       <c r="C149" s="3" t="inlineStr">
         <is>
           <t>Матеріалознавство</t>
         </is>
       </c>
       <c r="D149" s="3"/>
@@ -14791,51 +14840,51 @@
       <c r="C151" s="3" t="inlineStr">
         <is>
           <t>Електроенергетика, електротехніка та електромеханіка</t>
         </is>
       </c>
       <c r="D151" s="3"/>
       <c r="E151" s="6" t="n">
         <v>7382</v>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
           <t>електротехнічні системи електроспоживання</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H151" s="7" t="inlineStr">
         <is>
           <t>- 6958</t>
         </is>
       </c>
       <c r="I151" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J151" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K151" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B152" s="7" t="inlineStr">
         <is>
           <t>142</t>
         </is>
       </c>
       <c r="C152" s="3" t="inlineStr">
         <is>
           <t>Енергетичне машинобудування</t>
         </is>
       </c>
       <c r="D152" s="3"/>
@@ -15010,55 +15059,55 @@
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C156" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="6" t="n">
         <v>31392</v>
       </c>
       <c r="F156" s="3" t="inlineStr">
         <is>
           <t>Електронні інформаційні системи</t>
         </is>
       </c>
       <c r="G156" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H156" s="7" t="inlineStr">
         <is>
-          <t>УД 19008898</t>
+          <t>- 21309</t>
         </is>
       </c>
       <c r="I156" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J156" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K156" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B157" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C157" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D157" s="3"/>
@@ -15100,55 +15149,55 @@
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C158" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D158" s="3"/>
       <c r="E158" s="6" t="n">
         <v>58300</v>
       </c>
       <c r="F158" s="3" t="inlineStr">
         <is>
           <t>Електронні інформаційні системи</t>
         </is>
       </c>
       <c r="G158" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H158" s="7" t="inlineStr">
         <is>
-          <t>УД 19008898</t>
+          <t>- 21309</t>
         </is>
       </c>
       <c r="I158" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J158" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K158" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B159" s="7" t="inlineStr">
         <is>
           <t>171</t>
         </is>
       </c>
       <c r="C159" s="3" t="inlineStr">
         <is>
           <t>Електроніка</t>
         </is>
       </c>
       <c r="D159" s="3"/>
@@ -15284,51 +15333,51 @@
       <c r="C162" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D162" s="3"/>
       <c r="E162" s="6" t="n">
         <v>21313</v>
       </c>
       <c r="F162" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="G162" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H162" s="7" t="inlineStr">
         <is>
           <t>- 6955</t>
         </is>
       </c>
       <c r="I162" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J162" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K162" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B163" s="7" t="inlineStr">
         <is>
           <t>221</t>
         </is>
       </c>
       <c r="C163" s="3" t="inlineStr">
         <is>
           <t>Стоматологія</t>
         </is>
       </c>
       <c r="D163" s="3"/>
@@ -16746,51 +16795,51 @@
       <c r="C194" s="3" t="inlineStr">
         <is>
           <t>Прикладна математика</t>
         </is>
       </c>
       <c r="D194" s="3"/>
       <c r="E194" s="6" t="n">
         <v>79131</v>
       </c>
       <c r="F194" s="3" t="inlineStr">
         <is>
           <t>Інтелектуальний аналіз даних та математичне моделювання</t>
         </is>
       </c>
       <c r="G194" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H194" s="7" t="inlineStr">
         <is>
           <t>- 12488</t>
         </is>
       </c>
       <c r="I194" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J194" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K194" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B195" s="7" t="inlineStr">
         <is>
           <t>F3</t>
         </is>
       </c>
       <c r="C195" s="3" t="inlineStr">
         <is>
           <t>Комп'ютерні науки</t>
         </is>
       </c>
       <c r="D195" s="3"/>
@@ -17112,96 +17161,96 @@
       <c r="C202" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="D202" s="3"/>
       <c r="E202" s="6" t="n">
         <v>67440</v>
       </c>
       <c r="F202" s="3" t="inlineStr">
         <is>
           <t>Технології захисту навколишнього середовища</t>
         </is>
       </c>
       <c r="G202" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H202" s="7" t="inlineStr">
         <is>
           <t>- 11863</t>
         </is>
       </c>
       <c r="I202" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J202" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K202" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B203" s="7" t="inlineStr">
         <is>
           <t>G3</t>
         </is>
       </c>
       <c r="C203" s="3" t="inlineStr">
         <is>
           <t>Електрична інженерія</t>
         </is>
       </c>
       <c r="D203" s="3"/>
       <c r="E203" s="6" t="n">
         <v>67441</v>
       </c>
       <c r="F203" s="3" t="inlineStr">
         <is>
           <t>Електротехнічні системи електроспоживання</t>
         </is>
       </c>
       <c r="G203" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H203" s="7" t="inlineStr">
         <is>
           <t>- 11860</t>
         </is>
       </c>
       <c r="I203" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J203" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K203" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B204" s="7" t="inlineStr">
         <is>
           <t>G4</t>
         </is>
       </c>
       <c r="C204" s="3" t="inlineStr">
         <is>
           <t>Енерговиробництво</t>
         </is>
       </c>
       <c r="D204" s="3" t="inlineStr">
@@ -17337,55 +17386,55 @@
         <is>
           <t>G5</t>
         </is>
       </c>
       <c r="C207" s="3" t="inlineStr">
         <is>
           <t>Електроніка, електронні комунікації, приладобудування та радіотехніка</t>
         </is>
       </c>
       <c r="D207" s="3"/>
       <c r="E207" s="6" t="n">
         <v>79136</v>
       </c>
       <c r="F207" s="3" t="inlineStr">
         <is>
           <t>Сенсорна електроніка та лазерні технології</t>
         </is>
       </c>
       <c r="G207" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H207" s="7" t="inlineStr">
         <is>
-          <t>УД 19008898</t>
+          <t>- 21309</t>
         </is>
       </c>
       <c r="I207" s="9" t="n">
-        <v>46752</v>
+        <v>48030</v>
       </c>
       <c r="J207" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K207" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B208" s="7" t="inlineStr">
         <is>
           <t>G7</t>
         </is>
       </c>
       <c r="C208" s="3" t="inlineStr">
         <is>
           <t>Автоматизація, комп’ютерно-інтегровані технології та робототехніка</t>
         </is>
       </c>
       <c r="D208" s="3"/>
@@ -17521,51 +17570,51 @@
       <c r="C211" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D211" s="3"/>
       <c r="E211" s="6" t="n">
         <v>79138</v>
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
           <t>Обчислювальна механіка</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
           <t>Освітньо-професійна</t>
         </is>
       </c>
       <c r="H211" s="7" t="inlineStr">
         <is>
           <t>- 12491</t>
         </is>
       </c>
       <c r="I211" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J211" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K211" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
           <t>Магістр</t>
         </is>
       </c>
       <c r="B212" s="7" t="inlineStr">
         <is>
           <t>G9</t>
         </is>
       </c>
       <c r="C212" s="3" t="inlineStr">
         <is>
           <t>Прикладна механіка</t>
         </is>
       </c>
       <c r="D212" s="3"/>
@@ -17914,54 +17963,56 @@
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B220" s="7" t="inlineStr">
         <is>
           <t>033</t>
         </is>
       </c>
       <c r="C220" s="3" t="inlineStr">
         <is>
           <t>Філософія</t>
         </is>
       </c>
       <c r="D220" s="3"/>
       <c r="E220" s="6" t="n">
         <v>20727</v>
       </c>
       <c r="F220" s="3" t="inlineStr">
         <is>
           <t>філософія</t>
         </is>
       </c>
       <c r="G220" s="3"/>
       <c r="H220" s="7" t="inlineStr">
         <is>
-          <t> </t>
-[...2 lines deleted...]
-      <c r="I220" s="9"/>
+          <t>- 21106</t>
+        </is>
+      </c>
+      <c r="I220" s="9" t="n">
+        <v>46519</v>
+      </c>
       <c r="J220" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K220" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B221" s="7" t="inlineStr">
         <is>
           <t>035</t>
         </is>
       </c>
       <c r="C221" s="3" t="inlineStr">
         <is>
           <t>Філологія</t>
         </is>
       </c>
       <c r="D221" s="3"/>
       <c r="E221" s="6" t="n">
@@ -18002,92 +18053,92 @@
         <is>
           <t>051</t>
         </is>
       </c>
       <c r="C222" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="D222" s="3"/>
       <c r="E222" s="6" t="n">
         <v>20749</v>
       </c>
       <c r="F222" s="3" t="inlineStr">
         <is>
           <t>економіка</t>
         </is>
       </c>
       <c r="G222" s="3"/>
       <c r="H222" s="7" t="inlineStr">
         <is>
           <t>- 7072</t>
         </is>
       </c>
       <c r="I222" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J222" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K222" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B223" s="7" t="inlineStr">
         <is>
           <t>061</t>
         </is>
       </c>
       <c r="C223" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D223" s="3"/>
       <c r="E223" s="6" t="n">
         <v>20728</v>
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
           <t>журналістика</t>
         </is>
       </c>
       <c r="G223" s="3"/>
       <c r="H223" s="7" t="inlineStr">
         <is>
           <t>- 6942</t>
         </is>
       </c>
       <c r="I223" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J223" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K223" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B224" s="7" t="inlineStr">
         <is>
           <t>071</t>
         </is>
       </c>
       <c r="C224" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D224" s="3"/>
@@ -18434,96 +18485,96 @@
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C232" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="D232" s="3"/>
       <c r="E232" s="6" t="n">
         <v>20729</v>
       </c>
       <c r="F232" s="3" t="inlineStr">
         <is>
           <t>біологія</t>
         </is>
       </c>
       <c r="G232" s="3"/>
       <c r="H232" s="7" t="inlineStr">
         <is>
           <t>- 6939</t>
         </is>
       </c>
       <c r="I232" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J232" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K232" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B233" s="7" t="inlineStr">
         <is>
           <t>091</t>
         </is>
       </c>
       <c r="C233" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D233" s="3"/>
       <c r="E233" s="6" t="n">
         <v>57982</v>
       </c>
       <c r="F233" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G233" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H233" s="7" t="inlineStr">
         <is>
           <t>- 6939</t>
         </is>
       </c>
       <c r="I233" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J233" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K233" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B234" s="7" t="inlineStr">
         <is>
           <t>104</t>
         </is>
       </c>
       <c r="C234" s="3" t="inlineStr">
         <is>
           <t>Фізика та астрономія</t>
         </is>
       </c>
       <c r="D234" s="3"/>
@@ -19155,96 +19206,96 @@
       <c r="C249" s="3" t="inlineStr">
         <is>
           <t>Економіка та міжнародні економічні відносини</t>
         </is>
       </c>
       <c r="D249" s="3"/>
       <c r="E249" s="6" t="n">
         <v>79141</v>
       </c>
       <c r="F249" s="3" t="inlineStr">
         <is>
           <t>Економіка</t>
         </is>
       </c>
       <c r="G249" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H249" s="7" t="inlineStr">
         <is>
           <t>- 11865</t>
         </is>
       </c>
       <c r="I249" s="9" t="n">
-        <v>46204</v>
+        <v>46752</v>
       </c>
       <c r="J249" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K249" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B250" s="7" t="inlineStr">
         <is>
           <t>C7</t>
         </is>
       </c>
       <c r="C250" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="D250" s="3"/>
       <c r="E250" s="6" t="n">
         <v>67455</v>
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
           <t>Журналістика</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H250" s="7" t="inlineStr">
         <is>
           <t>- 11866</t>
         </is>
       </c>
       <c r="I250" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J250" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K250" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B251" s="7" t="inlineStr">
         <is>
           <t>D1</t>
         </is>
       </c>
       <c r="C251" s="3" t="inlineStr">
         <is>
           <t>Облік і оподаткування</t>
         </is>
       </c>
       <c r="D251" s="3"/>
@@ -19511,51 +19562,51 @@
       <c r="C257" s="3" t="inlineStr">
         <is>
           <t>Біологія та біохімія</t>
         </is>
       </c>
       <c r="D257" s="3"/>
       <c r="E257" s="6" t="n">
         <v>67461</v>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
           <t>Біологія</t>
         </is>
       </c>
       <c r="G257" s="3" t="inlineStr">
         <is>
           <t>Освітньо-наукова</t>
         </is>
       </c>
       <c r="H257" s="7" t="inlineStr">
         <is>
           <t>- 11870</t>
         </is>
       </c>
       <c r="I257" s="9" t="n">
-        <v>46569</v>
+        <v>46752</v>
       </c>
       <c r="J257" s="7" t="inlineStr">
         <is>
           <t> </t>
         </is>
       </c>
       <c r="K257" s="9"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
           <t>Доктор філософії</t>
         </is>
       </c>
       <c r="B258" s="7" t="inlineStr">
         <is>
           <t>E6</t>
         </is>
       </c>
       <c r="C258" s="3" t="inlineStr">
         <is>
           <t>Прикладна фізика та наноматеріали</t>
         </is>
       </c>
       <c r="D258" s="3"/>